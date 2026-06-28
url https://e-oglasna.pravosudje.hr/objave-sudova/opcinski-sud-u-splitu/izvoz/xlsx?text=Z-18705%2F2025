--- v0 (2026-05-05)
+++ v1 (2026-06-28)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-18705/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-18705/2025</t>
   </si>
   <si>
-    <t>Blajić Vinko pok. Marka</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d29b6d4-874b-4416-ac0f-5c837f6771b8</t>
+    <t>ISABELLA MICHELE BLAKE 72790063246</t>
+  </si>
+  <si>
+    <t>27.06.2026. 07:29:55</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34f122f9-c444-48e9-8d64-d99814755fd1</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9d29b6d4-874b-4416-ac0f-5c837f6771b8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/34f122f9-c444-48e9-8d64-d99814755fd1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=18705&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>