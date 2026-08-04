--- v0 (2026-06-06)
+++ v1 (2026-08-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-18905/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-18905/2024</t>
   </si>
   <si>
-    <t>BARAN IVAN POK.ANTE, e oglasna ploča,; BARAN JELA Ž.MARIJANA, e oglasna ploča,; BARAN JURE POK.ANTE, e oglasna ploča,; BARAN MARKO POK.MIJE, e oglasna ploča,; BARAN POK MATE JAKOV, e oglasna ploča,; BARAN STJEPAN POK.ANTE, e oglasna ploča,; BAŠIĆ JURKA Ž.BARIŠE, e oglasna ploča,; BAŠIĆ JURKA Ž.IVE, e oglasna ploča,; DJORDJEVIĆ JAKICA ROĐ.BARAN, e oglasna ploča,; DOSLO EMILIJA ROĐ.KALAŠ, e oglasna ploča,; GROZDANIĆ STANA Ž.IVANA, e oglasna ploča,; JURIĆ ANA Ž.MATE, e oglasna ploča,; JURIĆ ANA Ž.MATE, e oglasna ploča,; JURIĆ LUCIJA Ž.IVANA, e oglasna ploča,; KALAŠ ANTE JOSIPOV, e oglasna ploča,; KALAŠ ELZA UD.IVANA, e oglasna ploča,; KALAŠ MARA JOSIPOVA, e oglasna ploča,; KALAŠ STIPAN JOSIPOV, e oglasna ploča,; MATAS - VULAN IVAN POK.MATE, e oglasna ploča,; MATAS - VULAN MLDB.JELA IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.JELA IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.PETAR IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.PETAR IVANOVA, e oglasna ploča,; MATAS ANTE POK.IVANA, e oglasna ploča,; MATAS CVITA UD.MATE, e oglasna ploča,; MATAS FILIP ANTIN, e oglasna ploča,; MATAS MARIJAN POK.MATE, e oglasna ploča,; MATAS MATE ANTIN, e oglasna ploča,; MATAS VULAN MARIJA IVANOVA, e oglasna ploča,; MATAS-VULAN ANTE IVANOV, e oglasna ploča,; MATAS-VULAN ANTICA IVANOVA, e oglasna ploča,; MATAS-VULAN MARIJAN POK.MATE, e oglasna ploča,; MATAS-VULAN MARJAN POK.MATE, e oglasna ploča,; MATAS-VULAN TOMA POK.MATE, e oglasna ploča,; PARČINA GRGO POK.MATE, e oglasna ploča,; PARČINA IVAN GRGIN, e oglasna ploča,; PARČINA IVAN GRGIN, e oglasna ploča,; PARČINA JOSIP POK.MATE, e oglasna ploča,; PEJKOVIĆ RUŽA Ž.MIRKA, e oglasna ploča,; PENGA CVITA Ž.STIPANA, e oglasna ploča,; SAMARDŽIĆ ANA ROĐ.BARAN, e oglasna ploča,; SAMARDŽIĆ MARIJA ROĐ.BARAN, e oglasna ploča,; ŠILOVIĆ MARIJA MIJINA, e oglasna ploča,; ŠKORO ŠTETIĆ IVAN, e oglasna ploča,; ŠKORO-ŠTETIĆ ANTE, e oglasna ploča,; ŠKORO-ŠTETIĆ NEDA, e oglasna ploča,</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/eee48cad-c61f-4e7e-8551-fbcabd51c27a/dokumenti/preuzimanje</t>
+    <t>MATAS-VULAN ANTE IVANOV, e oglasna ploča,; ŠKORO ŠTETIĆ IVAN, e oglasna ploča,; ŠKORO-ŠTETIĆ ANTE, e oglasna ploča,; ŠKORO-ŠTETIĆ NEDA, e oglasna ploča,; BARAN IVAN POK.ANTE, e oglasna ploča,; BARAN JELA Ž.MARIJANA, e oglasna ploča,; BARAN JURE POK.ANTE, e oglasna ploča,; BARAN MARKO POK.MIJE, e oglasna ploča,; BARAN POK MATE JAKOV, e oglasna ploča,; BARAN STJEPAN POK.ANTE, e oglasna ploča,; BAŠIĆ JURKA Ž.BARIŠE, e oglasna ploča,; BAŠIĆ JURKA Ž.IVE, e oglasna ploča,; DJORDJEVIĆ JAKICA ROĐ.BARAN, e oglasna ploča,; DOSLO EMILIJA ROĐ.KALAŠ, e oglasna ploča,; GROZDANIĆ STANA Ž.IVANA, e oglasna ploča,; JURIĆ ANA Ž.MATE, e oglasna ploča,; JURIĆ ANA Ž.MATE, e oglasna ploča,; JURIĆ LUCIJA Ž.IVANA, e oglasna ploča,; KALAŠ ANTE JOSIPOV, e oglasna ploča,; KALAŠ ELZA UD.IVANA, e oglasna ploča,; KALAŠ MARA JOSIPOVA, e oglasna ploča,; KALAŠ STIPAN JOSIPOV, e oglasna ploča,; MATAS - VULAN IVAN POK.MATE, e oglasna ploča,; MATAS - VULAN MLDB.JELA IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.JELA IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.PETAR IVANOVA, e oglasna ploča,; MATAS - VULAN MLDB.PETAR IVANOVA, e oglasna ploča,; MATAS ANTE POK.IVANA, e oglasna ploča,; MATAS CVITA UD.MATE, e oglasna ploča,; MATAS FILIP ANTIN, e oglasna ploča,; MATAS MARIJAN POK.MATE, e oglasna ploča,; MATAS MATE ANTIN, e oglasna ploča,; MATAS VULAN MARIJA IVANOVA, e oglasna ploča,; MATAS-VULAN ANTICA IVANOVA, e oglasna ploča,; MATAS-VULAN MARIJAN POK.MATE, e oglasna ploča,; MATAS-VULAN MARJAN POK.MATE, e oglasna ploča,; MATAS-VULAN TOMA POK.MATE, e oglasna ploča,; PARČINA GRGO POK.MATE, e oglasna ploča,; PARČINA IVAN GRGIN, e oglasna ploča,; PARČINA IVAN GRGIN, e oglasna ploča,; PARČINA JOSIP POK.MATE, e oglasna ploča,; PEJKOVIĆ RUŽA Ž.MIRKA, e oglasna ploča,; PENGA CVITA Ž.STIPANA, e oglasna ploča,; SAMARDŽIĆ ANA ROĐ.BARAN, e oglasna ploča,; SAMARDŽIĆ MARIJA ROĐ.BARAN, e oglasna ploča,; ŠILOVIĆ MARIJA MIJINA, e oglasna ploča,; ŠKORO MARKO</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:56:09</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71237324-78a5-4f7b-a5ee-91af7a383aca</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71237324-78a5-4f7b-a5ee-91af7a383aca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=18905&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>