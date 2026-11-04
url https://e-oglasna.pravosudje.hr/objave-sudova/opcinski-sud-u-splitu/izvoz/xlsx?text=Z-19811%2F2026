--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-19811/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-19811/2026</t>
   </si>
   <si>
     <t>BAŠIĆ MARIJA Ž. TOME; BRSTILO ANDRIJA POK. IVANA; BULIĆ ANTE POK. MARINA; BULIĆ MATIJA Ž. JURE; BULIĆ MILICA Ž. JOZE; DOMIKULIĆ MANDA Ž. LUKE; DUPLANČIĆ MARIJA POK. MATE; JURIŠIĆ LUCIJA Ž. PAVE; KAČUNIĆ ANDELIJA POK. MARKA; KAČUNIĆ FRANE POK. MARKA; KAČUNIĆ MARIN POK. MARKA; KAČUNIĆ MILAN POK. MARKA; KAČUNKO IVAN POK. STIPANA; KAČUNKO LUKA POK. STIPANA; KOLIMBATOVIĆ MATE POK. IVANA; KOLIMBATOVIĆ PETAR POK. IVANA; KOLIMBATOVIĆ PETAR POK. MATE; LJUBIČIĆ ANTE POK. MATE; MANDIĆ RADOSLAV POK. MIRKA; MANDIĆ ŠPIRO POK. ANTE; MATEŠAN IVKA Ž. JURE; POLJAK BRANKO ANTIN; UVODIĆ MATIJA UD. MATE; VRKIĆ ANTICA Ž. IVANA; ČAVČIĆ ANTE MARTINOV; ČAVČIĆ LJUBICA Ž. VICKA; ČAVČIĆ MILAN MARTINOV; ČAVČIĆ RUŽICA Ž. JOSIPA; ČAVČIĆ VINKA MARTINOVA; ČAVČIĆ VLADE MARTINOV</t>
   </si>
   <si>
-    <t>14.09.2026. 08:21:19</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bdc53ec4-fd4c-4f7c-92fc-aeb425ed989f/dokumenti/preuzimanje</t>
+    <t>19.10.2026. 12:06:01</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96ef98f-70e1-4699-ad3e-2c745ba31872</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96ef98f-70e1-4699-ad3e-2c745ba31872/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=19811&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>