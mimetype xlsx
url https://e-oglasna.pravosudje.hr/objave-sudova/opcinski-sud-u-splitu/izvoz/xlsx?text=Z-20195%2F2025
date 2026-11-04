--- v0 (2026-06-06)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-20195/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-20195/2025</t>
   </si>
   <si>
     <t>Antica Ud Ivana Duraković; BULIĆ ANTE POK. MARINA; BULIĆ DARIJO POK. JOSIPA; DURAKOVIĆ IVAN JURIN; DURAKOVIĆ JURE POK. FRANE; DURAKOVIĆ LJUBICA POK. FRANE; Ivan Jurin Novaković; Jure Pok Ante Duraković; KOLIMBATOVIĆ ZORKA Ž. DUŠANA; NOVAKOVIĆ ANDRIJA NIKOLA POK. PETRA; NOVAKOVIĆ KATA UD. JOZE; NOVAKOVIĆ KATE UD. JOZE; NOVAKOVIĆ LJEPOSAVA POK. PETRA; NOVAKOVIĆ MANDA UD. IVANA; PETRIČEVIĆ BLAŽENKA Ž. MARINA; PETRIČEVIĆ MARIJA Ž. IVANA; VOJNOVIĆ MARKO LJUBOMIR POK. MATE; VOJNOVIĆ RUSMIR POK. MATE; ČORIĆ MARIN POK. IVANA; ŠKARICA MIRKO POK. IVANA</t>
   </si>
   <si>
-    <t>25.05.2026. 10:06:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ebff799-7e15-43fe-825a-252c1de80d16/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 14:12:55</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d597b7-7128-4979-854a-f55eac29022e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d597b7-7128-4979-854a-f55eac29022e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=20195&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>