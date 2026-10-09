--- v0 (2026-08-02)
+++ v1 (2026-10-09)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-20277/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-20277/2026</t>
   </si>
   <si>
-    <t>Ante Pok Ivana Novaković; BEČIĆ KATA POK. NIKOLE; JUGINOVIĆ PETAR POK. MIJE; MANDIĆ MANDA Ž. IVANA; Marija Pok Ivana Mazanji; NOVAKOVIĆ IVAN POK. JAKOVA; NOVAKOVIĆ MIROSLAV POK. MARINA; Ružica Ž Zvonka Vojnović; SINOVČIĆ ANTICA Ž. VINKA; ŽUPA POROĐENJA BDM TUGARE 98357852811</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bffb29eb-c341-43e8-85cc-7b246f87f149/dokumenti/preuzimanje</t>
+    <t>BEČIĆ KATA POK. NIKOLE; JUGINOVIĆ PETAR POK. MIJE; MANDIĆ MANDA Ž. IVANA; Mazanji Marija Pok Ivana; NOVAKOVIĆ IVAN POK. JAKOVA; NOVAKOVIĆ MIROSLAV POK. MARINA; Novaković Ante Pok Ivana; SINOVČIĆ ANTICA Ž. VINKA; Vojnović Ružica Ž Zvonka</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:55:26</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa85f910-cf01-426d-8a16-4bb093a280c5</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa85f910-cf01-426d-8a16-4bb093a280c5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=20277&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>