--- v0 (2026-07-09)
+++ v1 (2026-09-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-21028/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-21028/2026</t>
   </si>
   <si>
-    <t>BOŽAN JANJE UD. IVANA; CVITANOVIĆ BLAŽ POK. FRANE; CVITANOVIĆ JOZO POK. FRANE; CVITANOVIĆ MARIN POK. FRANE; CVITANOVIĆ MATIJE Ž. BLAŽA; MATIJAŠ MILE BLAŽINOG; PALADA ANTICE UD. JOZE; PEREŽA IVKE UD. MARINA; REIĆ NEDE Ž. MILOŠA; STOJAN ANTE POK. IVANA; ŠALOV DUJKE UD. JOZE; ŠALOV MARE UD. MIJE; ŠALOV NEDILJKA POK. MIJE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b2416e5b-cf21-444e-a27a-aceeb4597334</t>
+    <t>CVITANOVIĆ JAKOV POK. FRANE; Eldin Alajbegović 10964358106; RINČIĆ JELA Ž. TOME</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:58:48</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f01b4a6-26ff-4bd6-8077-f4d21410443f</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b2416e5b-cf21-444e-a27a-aceeb4597334/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f01b4a6-26ff-4bd6-8077-f4d21410443f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=21028&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>