--- v0 (2026-08-02)
+++ v1 (2026-10-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-21677/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-21677/2025</t>
   </si>
   <si>
-    <t>BAŠIĆ IVA UD. IVANA; BAŠIĆ IVAN ANDRIJIN; BAŠIĆ IVAN POK. ANDRIJE; BAŠIĆ JELA Ž. JOZE ROĐ. JUGINOVIĆ; BAŠIĆ KAROLINA Ž. JURE; BAŠIĆ MARIJA Ž. IVANA; BAŠIĆ MARIJA Ž. MARINA; BAŠIĆ MATIJA POK. ANDRIJE; BAŠIĆ MATIJA POK. IVANA; BAŠIĆ NEDILJKA POK. TADIJE; BAŠIĆ NEDJELKA TADIJINA; BAŠIĆ RADOSLAVA SLAVKA Ž. IVANA; BAŠIĆ TADIJA POK. JURE; BAŠIĆ TOMA POK. TADIJE; BAŠIĆ TOMA TADIJIN; BERC ROSA Ž. VILIMA; BEŠLIĆ IVAN JAKOVLJEV; BRATIĆ VINKA ROĐ. JUGINOVIĆ; Bože Juginović; GABRIĆ ANA Ž. ANTE; JUGINOVIĆ ANTE PETROV; JUGINOVIĆ ANTE POK. KAJE; JUGINOVIĆ ANTE POK. PETRA; JUGINOVIĆ BOŽO POK. ANTE; JUGINOVIĆ IVA POK. FELICIJA; JUGINOVIĆ JELA UD. JAKOVA; JUGINOVIĆ JOZO POK. PETRA; JUGINOVIĆ KATA POK. MIJE; JUGINOVIĆ KRISTINA POK. KAJE; JUGINOVIĆ LJUBICA UD. BOŽE; JUGINOVIĆ LUCIJA POK. MIJE; JUGINOVIĆ LUKA POK. PETRA; JUGINOVIĆ MARIN POK. JAKOVA; JUGINOVIĆ MATIJA UD. KRIŽANA; JUGINOVIĆ MIJO PETROV; JUGINOVIĆ MIJO POK. PETRA; JUGINOVIĆ MILAN POK. ANTE; JUGINOVIĆ MILAN POK. IVANA; JUGINOVIĆ MILICA Ž. PETRA; JUGINOVIĆ PETAR POK. JAKOVA; JUGINOVIĆ SLAVICA POK. KAJE; JUGINOVIĆ STANKO POK. ANTE; JUGINOVIĆ ZORKA POK. IVANA; JURLIN ROZA Ž. ANTE; JURLIN ROŽA Ž. ANTE; Jela Ivanova Sinovčić; MILIN LUCIJA Ž. IVANA; Marija Ivanova Sinovčić; PETRIČEVIĆ KATA Ž. ANDRIJE; PETRIČEVIĆ PETAR ANDRIJIN; Petar Sinovčić Pok Petra; RADILOVIĆ MARIJA Ž. FABJANA; RADIČIĆ VALERIJA Ž. MARINA; SINOVČIĆ ANA POK. VICKA; SINOVČIĆ ANTE IVANOV; SINOVČIĆ ANTE POK. IVANA; SINOVČIĆ JAKA IVANOVA; SINOVČIĆ JAKOV POK. MATE; SINOVČIĆ JANJA POK. BOŽE; SINOVČIĆ ĆIRO POK. BOŽE; ČOTIĆ MILA Ž. ANTE; ČOTIĆ ZORKA UD. JURE; ĐIKO IVA Ž. ANTE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1c4cdd71-afab-4aa5-9e47-7639a3084020</t>
+    <t>Ljubica Stanković</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:05:17</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576fdacc-9d11-4937-bead-9ecc687ac524</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1c4cdd71-afab-4aa5-9e47-7639a3084020/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/576fdacc-9d11-4937-bead-9ecc687ac524/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=21677&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>