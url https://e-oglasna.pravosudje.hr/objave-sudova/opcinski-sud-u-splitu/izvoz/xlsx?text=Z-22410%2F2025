--- v0 (2026-06-18)
+++ v1 (2026-09-24)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-22410/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-22410/2025</t>
   </si>
   <si>
-    <t>Ante Srdanović Pok Ivana; Cvita Srdanović Pok Josipa; Jozo Srdanović Pok Ante; Jure Srdanović Pok Marijana; Mara Tomasović Ž Andrije; Mate Srdanović Pok Ivana; Milica Šarac Ž Mirka; Milka Gotovac Ž Mate; Mira Srdanović Ud Ante; Muški Porod Srdanović Mije I Joze Pok Ante; Nikola Srdanović Pok Josipa; Tomo Srdanović Pok Mate</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4946ec21-9bd8-4966-a6b3-9c99c0b8ff83</t>
+    <t>Ana Jelčić</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:44:20</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0d28c33-e9d9-45b7-b2d8-a3879ad78567</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4946ec21-9bd8-4966-a6b3-9c99c0b8ff83/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0d28c33-e9d9-45b7-b2d8-a3879ad78567/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=22410&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>