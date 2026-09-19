--- v0 (2026-05-03)
+++ v1 (2026-09-19)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-23879/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-23879/2025</t>
   </si>
   <si>
-    <t>Buljević Ana Ud Stjepana; Buljević Jozo Pok Petra; Buljević Milka Pok Petra; Buljević Petar Pok Bože; Buljević Stipe Pok Bože; Marušić Milka Ž Joze</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/516b5d4d-92f2-40a7-b824-b58d83c7febc/dokumenti/preuzimanje</t>
+    <t>Ana Ud Stjepana Buljević; Jozo Pok Petra Buljević; Milka Pok Petra Buljević; Milka Ž Joze Marušić; Petar Pok Bože Buljević; Stipe Pok Bože Buljević</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:01:57</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c921dfbe-3ee4-4ab0-b112-6157aedc3dc2</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c921dfbe-3ee4-4ab0-b112-6157aedc3dc2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=23879&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>