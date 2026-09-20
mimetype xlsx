--- v0 (2026-06-07)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-24453/2025</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od 20. svibnja 2026.</t>
+    <t>konačno rješenje od 24. kolovoza 2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>21.05.2026. 11:40:10</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1541c7dc-8af9-4fcf-b0d6-9de51e9ee757/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 11:43:18</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e52b4f36-9dc6-48fb-aaad-c1c4548bda93</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e52b4f36-9dc6-48fb-aaad-c1c4548bda93/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=24453&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-24453/2025</t>
   </si>
   <si>
-    <t>BLAŽEVIĆ ANTICA UD. MATE; BLAŽEVIĆ IVKA POK. MATE; BLAŽEVIĆ MILA POK. SVETINA; BLAŽEVIŽĆ IVKA POK. MATE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3369de51-e47a-49a1-a5e7-71516554cbce/dokumenti/preuzimanje</t>
+    <t>Blažević Antica ud. Mate; Blažević Ivka pok. Mate; Blažević Mila pok. Svetina; Blažvižć Ivka pok. Mate</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:42:21</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5edc0561-cb8b-411b-89bd-d873610c13fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5edc0561-cb8b-411b-89bd-d873610c13fb/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">