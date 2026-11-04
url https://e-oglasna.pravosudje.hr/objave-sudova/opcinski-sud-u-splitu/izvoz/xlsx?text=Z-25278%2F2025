--- v0 (2026-05-02)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-25278/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-25278/2025</t>
   </si>
   <si>
-    <t>Germaina Pok Ante Topić; MARUNČIĆ SLAVKA Ž. DANE; Pavao Pok Marka Topić; SINDIČIĆ SMILJANA 11455679468; TOPIĆ ANTE POK. PAVLA; TOPIĆ BOŽO POK. MARKA; TOPIĆ FILIP POK. PAVLA; TOPIĆ GRGO POK. MARKA; TOPIĆ KATICA POK. MARKA; TOPIĆ MARIJA POK. ANTE; TOPIĆ MARIO POK. VLADIMIRA; TOPIĆ MATE POK. GRGE; TOPIĆ RUŽICA POK. ANTE; TOPIĆ TIHOMIR POK. RATKA; TOPIĆ TOMA POK. PAVLA</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2fe6ed1e-e9fd-4608-b8ae-168bbdf263e8/dokumenti/preuzimanje</t>
+    <t>Germaina Pok Ante Topić; MARUNČIĆ SLAVKA Ž. DANE; Pavao Pok Marka Topić; TOPIĆ ANTE POK. PAVLA; TOPIĆ BOŽO POK. MARKA; TOPIĆ FILIP POK. PAVLA; TOPIĆ GRGO POK. MARKA; TOPIĆ KATICA POK. MARKA; TOPIĆ MARIJA POK. ANTE; TOPIĆ MARIO POK. VLADIMIRA; TOPIĆ MATE POK. GRGE; TOPIĆ RUŽICA POK. ANTE; TOPIĆ TIHOMIR POK. RATKA; TOPIĆ TOMA POK. PAVLA</t>
+  </si>
+  <si>
+    <t>03.11.2026. 13:17:24</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e23bc20-9ba9-4dd2-a34a-354b7165a2d3</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e23bc20-9ba9-4dd2-a34a-354b7165a2d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=25278&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>