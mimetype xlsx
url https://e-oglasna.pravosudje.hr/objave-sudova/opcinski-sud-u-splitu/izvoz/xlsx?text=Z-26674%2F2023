--- v0 (2026-05-04)
+++ v1 (2026-09-19)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-26674/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-26674/2023</t>
   </si>
   <si>
-    <t>Anka Sviličić; Ante Pok Stipana Stanić; Blanša Pok Stipana Stanić; Danijel Pok Petra Stanić; Elizabeta Stanić; Ivan Pok Marka Stanić; Josip Pok Marka Stanić; Kata Pok Marka Stanić; Luca Ž Ante Tvrde; Marija Bauk; Marija Ž Ivana Kovačić; Marin Pok Stipe Stanić; Mate Pok Stipana-Josipa Stanić; Matija Pok Ivana Stanić; Matija Pok Stipana Stanić; Milan Pok Stipana - Josipa Stanić; Milka Ž Ante Marušić; Mirko Franin Čaleta; Neda Pok Ante Stanić; Nedjeljka Stanić; Pero Pok Aleksandra Stanić; Rikard Vladin Stanić; Silvana Pok Stipana Stanić; Tonka Pok Stipana Stanić; Tonči Stanić; Vicko Pok Marka Stanić; Vinka Pok Aleksandra Stanić</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7a5e7ce3-921f-47ed-85b7-4ef167667ee7</t>
+    <t>Žaklina Pok Roka Nedeljković</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:49:51</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba6e7fa-026e-42b6-b497-ac6976c994c5</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7a5e7ce3-921f-47ed-85b7-4ef167667ee7/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba6e7fa-026e-42b6-b497-ac6976c994c5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=26674&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>