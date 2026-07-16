--- v0 (2026-04-30)
+++ v1 (2026-07-16)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-26828/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od 09. travnja 2026. godine. </t>
+    <t xml:space="preserve">konačno rješenje od  23. lipnja 2026. godine. </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>10.04.2026. 09:23:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/013d8cbd-693b-4757-ab27-51c0ec1bc0bf/dokumenti/preuzimanje</t>
+    <t>14.07.2026. 11:46:13</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d74444a-7ff1-488d-8e3b-038175186e15</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d74444a-7ff1-488d-8e3b-038175186e15/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=26828&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-26828/2025</t>
   </si>
   <si>
-    <t>JURIĆ ANTE POK.LOVRE; JURIĆ MILIVOJ POK.LOVRE; LEŽEČA OSTAVŠTINA RUNIĆ LUCE POK.LUKE; Luka Pok Ivana Runjić; MUĆKALOVIĆ MARIJA Ž.MARIJANA,POK.MARIJANA; Marijan Pok Ivana Runjić; RUNJIĆ ANA UD.ANTE; RUNJIĆ ANTE POK.MARIJANA; RUNJIĆ LUKA POK.MARJANA; RUNJIĆ MARIJA POK.LUKE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c7cdbc0b-b2b8-4e31-94d0-cd3924a77fe3/dokumenti/preuzimanje</t>
+    <t>Jurić Ante pok. Lovre; Jurić Milivoj pok. Lovre; Ležeča ostavština Runić Luce pok. Luke; Mućkalović Marija ž. Marijana, pok. Marijana; Runjiić Luka pok. Marijana; Runjić Ana ud. Ante; Runjić Luka pok. Ivana; Runjić Marija pok. Luke; Runjić Marijan pok. Ivana; Runjć Ante pok. Marijana</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:44:31</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba78a94a-b01a-4dea-88a4-800f44d68207</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba78a94a-b01a-4dea-88a4-800f44d68207/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">