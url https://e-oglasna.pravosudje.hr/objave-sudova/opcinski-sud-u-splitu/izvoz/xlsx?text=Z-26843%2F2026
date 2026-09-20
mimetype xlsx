--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-26843/2026</t>
   </si>
   <si>
-    <t>rješenje  o otvaranju od  22. srpnja 2026.</t>
+    <t xml:space="preserve">konačno rješenje od 31. kolovoza 2026 </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>22.07.2026. 13:27:10</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/63b25b59-df06-42d4-9675-2077a6e2ee54/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 12:03:01</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c078c27d-5247-4a1e-83a6-733c95bf335c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c078c27d-5247-4a1e-83a6-733c95bf335c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=26843&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-26843/2026</t>
   </si>
   <si>
-    <t>BILOTA IVANICA UD. FILIPA; BILOTA SLAVKO MARINOV; BILOTA ŠPIRO POK.FILIPA; HRABAR MARIJA Ž. ANTE; MILOŠEVIĆ ANĐELKA Ž.NIKOLE; VODNIK LUCIJA; VUKMAN VINKA Ž.ANTE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bbb4d815-ad5a-4da9-9ee6-c30b2c711496/dokumenti/preuzimanje</t>
+    <t>Bilota Ivanica ud. Filipa; Bilota Slavko Marinov; Bilota Špiro pok. Filipa; Hrabar Marija ž. Ante; Milošević Anđelka ž. Nikole; Vodnik Lucija; Vukman VInka ž. Ante</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:00:50</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202ceec4-7ca3-42a3-ac6b-6faf033d7b51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202ceec4-7ca3-42a3-ac6b-6faf033d7b51/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">