--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-27603/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-27603/2025</t>
   </si>
   <si>
-    <t>Ante Mladin Pok Mate; IVANIŠEVIĆ BOŽO POK. ANDRIJE; Ivanišević Božidar pok Bože; Ivanka Eta Bućan Pok Mate; RAKULJIĆ MARIJAN MARIN POK. ANTE; VUKOVIĆ MARIJA Ž. ANTE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c310be7b-6e97-4738-9d49-97f57bb03680/dokumenti/preuzimanje</t>
+    <t>Ante Mladin Pok Mate; IVANIŠEVIĆ BOŽO POK. ANDRIJE; Ivanka Eta Bućan Pok Mate; RAKULJIĆ MARIJAN MARIN POK. ANTE; VUKOVIĆ MARIJA Ž. ANTE</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:20:30</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0918c4-e211-44de-bcfb-9be6670a2995</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_22.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0918c4-e211-44de-bcfb-9be6670a2995/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=27603&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>