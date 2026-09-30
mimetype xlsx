--- v0 (2026-06-07)
+++ v1 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="30">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,87 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-27755/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od  19. lipnja 2026. </t>
+    <t>konačno rješenje od  27. kolovoza 2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>21.05.2026. 11:31:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fe44f755-a8b8-4abe-929f-11b1208d8ef8/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 09:10:05</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c3ba0c-7b39-4afc-8911-4931609d9cfb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c3ba0c-7b39-4afc-8911-4931609d9cfb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=27755&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-27755/2025</t>
   </si>
   <si>
-    <t>ALAJBEG ANTE POK. IVANA; ALAJBEG ANTE POK. STIPANA; ALAJBEG ANTICA POK. JOKE; ALAJBEG BOŽO POK. IVANA; ALAJBEG CVITA UD. NIKOLE; ALAJBEG CVITE UD. JURE; ALAJBEG CVITE UD.JOKE; ALAJBEG IVANA POK. GRGE; ALAJBEG IVANICE UD. STIPANA; ALAJBEG IVICA SIN NIKOLE; ALAJBEG JAKE UD. ANTE; ALAJBEG JELA POK. ANTE; ALAJBEG JELA POK. JURE; ALAJBEG JELA UD. BOŽE; ALAJBEG JERKO POK. ANTE; ALAJBEG JERKO POK. ANTE; ALAJBEG JOKE UD. ANTE; ALAJBEG JURKE UD. MATE; ALAJBEG MARIJA POK. MATE; ALAJBEG MARKO POK. ANTE; ALAJBEG MARKO POK. ANTE; ALAJBEG MARKO POK. MATE; ALAJBEG MATE POK. MARKA; ALAJBEG NEDILJKO POK. BOŽE; ALAJBEG PETRA POK. GRGE; ALAJBEG SNJEŽANA POK. NIKOLE,MLDB.; ALAJBEG STANA POK. GRGE; ALAJBEG STANA POK. JOKE; ALAJBEG STANA POK. STIPANA; ALAJBEG ZDRAVKO POK. ANTE; ALAJBEG ZDRAVKO POK. ANTE; ALAJBEG ŠIMUN POK. JOKE; ALAJBEG-VERAJA MARIJE UD. ANTE; BAILO JELA Ž. ANTE; BAN IVANICA Ž. PAŠKA; MARUŠIĆ CVITA Ž. BLAŽA; MUSELIN RUŽICA Ž. JAKOVA; PANTIĆ MILICA; PITEŠA ANTE IVANOV; PITEŠA IVANA POK.LUKE; RAPIĆ IVA Ž. MARIJANA; RAPIĆ JELA Ž. IVANA; RAPIĆ MARIJA IVANOVA; VUKMAN VINKA Ž. MIJE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/985073d9-20eb-4646-9ce5-f3f443448ed6/dokumenti/preuzimanje</t>
+    <t>Alajbeg Ante pok. Ivana; Alajbeg Ante pok. Stipana; Alajbeg Antica pok. Joke; Alajbeg Božo pok. Ivana; Alajbeg Cvita ud. Nikole; Alajbeg Cvite ud. Joke; Alajbeg Cvite ud. Jure; Alajbeg Ivanice ud. Stipana; Alajbeg Ivica sin Nikole; Alajbeg Jela pok. Ante; Alajbeg Jela pok. Jure; Alajbeg Jela ud. Bože, Ljubitovica; Alajbeg Jerko pok. Ante; Alajbeg Jerko pok. Ante; Alajbeg Joke ud. Ante; Alajbeg Jurke ud. Mate; Alajbeg Marija pok. Mate; Alajbeg Marko pok. Ante; Alajbeg Marko pok. Ante; Alajbeg Marko pok. Mate; Alajbeg Mate pok. Marka; Alajbeg Nediljko pok. Bože, Ljubitovica; Alajbeg Petra pok. Grge; Alajbeg Snježana pok. Nikole, Mldb.; Alajbeg Stana pok. Grgr; Alajbeg Stana pok. Joke; Alajbeg Stana pok. Stipana; Alajbeg Zdravko pok. Ante; Alajbeg Zdravko pok. Ante; Alajbeg Šimun pok. Joke; Alajbeg-Veraja Marije ud. Ante; Bailo Jela ž. Ante; Ban Ivanica ž. Paška; Ispostava za katastar nekretnina Trogir; Marušić Cvita ž. Blaža; Muselin Ružica ž. Jakova; Pantić Milica; Piteša Ante Ivanov; Piteša Ivana pok. Luke; Rapić Iva ž. Marijana; Rapić Jela ž. Ivana; Rapić Marija Ivanova; Vukman Vinka ž. Mije, Seget Vranjica</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:08:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6d2b6a-486a-4b0d-9f70-8106d4f5c23e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6d2b6a-486a-4b0d-9f70-8106d4f5c23e/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -257,57 +254,57 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>