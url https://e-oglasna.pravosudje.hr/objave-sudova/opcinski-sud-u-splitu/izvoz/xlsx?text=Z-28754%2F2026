--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-28754/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-28754/2026</t>
   </si>
   <si>
     <t>BABIĆ DANICA POK. MATE; BABIĆ IVE Ž. MATE; BALIĆ JELE Ž. JOZE; BILIĆ MATIJA UD. NIKOLE; BOBETIĆ ANĐA Ž. MATE; BOBETIĆ ANĐE Ž. MATE; KEKEZ LJUBO POK. ANTE; MERČEP LJUBOMIR POK. BOŽE; MERČEP PETAR POK. BOŽE; MUŠKOG PORODA ROĐENOG I ŠTO ĆE SE RODITI OD BOBETIĆ ANĐA Ž. MATE; MUŠKOG PORODA ROĐENOG I ŠTO ĆE SE RODITI OD VUKUŠIĆ KATE Ž. IVANA; MUŠKOG PORODA ROĐENOG I ŠTO ĆE SE RODITI OD ŠAMANOVIĆ ANE Ž. JOZE; VUKUŠIĆ ANTE MARIJANOV; VUKUŠIĆ IVAN POK. MIJE; VUKUŠIĆ IVE Ž. MIJE; VUKUŠIĆ KATE Ž. IVANA; VUKUŠIĆ MARIJAN POK. MIJE; VUKUŠIĆ NEDA Ž. MATE; VUKUŠIĆ PETAR POK. STIPANA; VUKUŠIĆ TADIJA POK. BOŽE; VUKUŠIĆ TONE POK. BOŽE; ŠAMANOVIĆ ANE Ž. JOZE; ŠAMANOVIĆ ANĐE Ž. JOZE; ŠITUM MILE UD. JOZE</t>
   </si>
   <si>
-    <t>24.07.2026. 14:18:13</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/45163a2f-89ca-43a0-a57d-b370502d9e7d/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:56:48</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d961a3aa-555a-46a0-8a70-7627d914528b</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d961a3aa-555a-46a0-8a70-7627d914528b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=28754&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>