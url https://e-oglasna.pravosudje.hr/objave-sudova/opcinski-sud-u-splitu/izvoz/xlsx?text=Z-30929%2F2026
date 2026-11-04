--- v0 (2026-08-02)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-30929/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-30929/2026</t>
   </si>
   <si>
-    <t>ABAZA MATIJE Ž. MIJE; BOIĆ PAŠKE MIJINA; BOJIĆ JOSIPA POK. PETRA; BOJIĆ MIJE BOŽINOG; BOJIĆ MIJE POK. BOŽE; BOJIĆ PAŠKE POK. MIJE; DLAKA ANTICE Ž. BOŽE; PITEŠA ANTE POK. MARKA; PITEŠA IVANA POK. MARKA; PITEŠA JAKOVA POK. MARKA; PITEŠA JURKE POK. MARKA; PITEŠA MARE POK. MARKA; PITEŠA MATE POK. MARKA; STRIŽE STANE Ž. JURE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/32139d2b-d327-4c4f-b61f-e85be8c56fc4</t>
+    <t>Božo Bojić 65435352532</t>
+  </si>
+  <si>
+    <t>02.11.2026. 14:02:38</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15328ec-af64-465a-8ce0-e38f27dfe3ab</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/32139d2b-d327-4c4f-b61f-e85be8c56fc4/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15328ec-af64-465a-8ce0-e38f27dfe3ab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=30929&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>