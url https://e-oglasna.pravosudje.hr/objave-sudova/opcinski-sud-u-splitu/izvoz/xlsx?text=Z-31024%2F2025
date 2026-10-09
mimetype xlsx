--- v0 (2026-07-07)
+++ v1 (2026-10-09)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-31024/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od  06. srpnja 2026. godine </t>
+    <t>konačno rješenje od 25. rujna 2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>07.07.2026. 07:23:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c4d5c5af-12b8-4241-a6ec-7cca65dd09c1/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 11:54:07</t>
+  </si>
+  <si>
+    <t>08.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86c01f14-c028-462d-be03-be77017e718a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86c01f14-c028-462d-be03-be77017e718a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=31024&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-31024/2025</t>
   </si>
   <si>
-    <t>MEDIĆ BOŽE POK. IVANA; MEDIĆ FILIP POK. IVANA; MEDIĆ FILIP POK. NIKOLE; MEDIĆ IVANICA UD. NIKOLE; MEDIĆ IVANICA UD. NIKOLE; MEDIĆ MARIJA POK. JOSIPA MLDB.; MEDIĆ MARIJA POK.JOSIPA; MEDIĆ MILKA POK. JOSIPA MLDB.; MEDIĆ MILKA POK.JOSIPA; MEDIĆ NIKOLA POK. JOSIPA; MEDIĆ TOME POK. JOSIPA; MEDIĆ ŠIMA UD. JURE; PAVKOVIĆ CVITA Ž. ANTE; PAVKOVIĆ CVITA Ž. ANTE; PAVKOVIĆ CVITA ŽENA ANTE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f19d60ec-5795-49d1-bb3e-5c02eeacdec1/dokumenti/preuzimanje</t>
+    <t>Medić Bože pok. Ivana; Medić Filip pok. Ivana; Medić Filip pok. Nikole; Medić Ivanica ud. Nikole; Medić Marija pok. Josipa; Medić Marija pok. Josipa, mldb.; Medić Milka pok. Josipa; Medić Milka pok. Josipa, mldb.; Medić Nikola pok. Josipa; Medić Tome pok. Josipa; Medić Šima ud. Jure; Pavković Cvita ž. Ante; Pavković Cvita žena Ante</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:53:04</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a3e2b9-2383-41bb-b958-ddd7d2fe3f1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a3e2b9-2383-41bb-b958-ddd7d2fe3f1f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">