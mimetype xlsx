--- v0 (2026-07-13)
+++ v1 (2026-10-10)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-31241/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-31241/2025</t>
   </si>
   <si>
-    <t>ALFIREVIĆ ANTE MATIN; ALFIREVIĆ IVAN PETROV; ALFIREVIĆ IVAN POK. PETRA; ALFIREVIĆ IVAN POK. PETRA; ALFIREVIĆ IVAN POK. STIPE; ALFIREVIĆ IVICA POK. IVE; ALFIREVIĆ LUCIJA UD. ANTE ROĐ. DUPLANČIĆ; ALFIREVIĆ VERONIKA POK. ANTE; ALFIREVIĆ ŠIMUN JOZIPOV; ALFIREVIĆ ŠIMUN POK. JOZE; HRVATSKA ELEKTROPRIVREDA; Hrvatska elektroprivreda Zagreb; KOVAČEVIĆ ANĐELKA POK. MATE; KOVAČEVIĆ DANICA UD. DUJE; KOVAČEVIĆ EMIL POK. IVANA; KOVAČEVIĆ FILKA POK. MATE; KOVAČEVIĆ IVKA POK. PETRA; KOVAČEVIĆ NADA POK. DUJE; KOVAČEVIĆ NEVENKA UD. JUGOSLAVA; KOVAČEVIĆ TONKA UD. IVANA; KOVAČEVIĆ ŠIMUN POK. MATE; KRCATOVIĆ ANTE STIPANOV; KRCATOVIĆ ANTICA STIPANOVA; KRCATOVIĆ ZORKA STIPANOVA; STOJIĆ ANTICA UD. JOSE ROĐ. ALFIREVIĆ; ŠARIĆ IVKA Ž. ANTE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/84a32379-9659-4744-bc88-d2e6dcdb292d/dokumenti/preuzimanje</t>
+    <t>ALFIREVIĆ ANTE MATIN; ALFIREVIĆ IVAN PETROV; ALFIREVIĆ IVAN POK. PETRA; ALFIREVIĆ IVAN POK. PETRA; ALFIREVIĆ IVAN POK. STIPE; ALFIREVIĆ IVICA POK. IVE; ALFIREVIĆ LUCIJA UD. ANTE ROĐ. DUPLANČIĆ; ALFIREVIĆ VERONIKA POK. ANTE; ALFIREVIĆ ŠIMUN JOZIPOV; ALFIREVIĆ ŠIMUN POK. JOZE; HRVATSKA ELEKTROPRIVREDA; KOVAČEVIĆ ANĐELKA POK. MATE; KOVAČEVIĆ DANICA UD. DUJE; KOVAČEVIĆ EMIL POK. IVANA; KOVAČEVIĆ FILKA POK. MATE; KOVAČEVIĆ IVKA POK. PETRA; KOVAČEVIĆ NADA POK. DUJE; KOVAČEVIĆ NEVENKA UD. JUGOSLAVA; KOVAČEVIĆ TONKA UD. IVANA; KOVAČEVIĆ ŠIMUN POK. MATE; KRCATOVIĆ ANTE STIPANOV; KRCATOVIĆ ANTICA STIPANOVA; KRCATOVIĆ ZORKA STIPANOVA; STOJIĆ ANTICA UD. JOSE ROĐ. ALFIREVIĆ; ŠARIĆ IVKA Ž. ANTE</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:06:51</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092365bf-a7a1-4c64-81f3-a69f87a16c03</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092365bf-a7a1-4c64-81f3-a69f87a16c03/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=31241&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>