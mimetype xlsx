--- v0 (2026-06-07)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-32107/2025</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od  20. svibnja 2026.</t>
+    <t xml:space="preserve">konačno rješenje od  27. kolovoza  2026. godine. </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>21.05.2026. 11:45:10</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/85cc59f2-425a-44c7-99a6-8b459a1e7a78/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 12:32:03</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4591b247-ce4a-4732-864f-824b92a00496</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4591b247-ce4a-4732-864f-824b92a00496/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=32107&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-32107/2025</t>
   </si>
   <si>
-    <t>BULIĆ DAVORA SINA VINKA; BULIĆ MILE Ž. DAVORA; MATELJAN MARIJE Ž. VANJE; MELADA ALEMKE; MELADA IVANKE UD. FABIJANA; MELADA SREĆKA; MELADA TONČA POK. FABIJANA; MITAR SILVE Ž. MARINKA</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f5536b97-41bb-4913-9011-c3319e8f8da2/dokumenti/preuzimanje</t>
+    <t>Bulić Davor sin Vinka; Bulić Mile ž. Davora; Mateljan Marije ž. Vanje; Melada Alemke; Melada Ivanke ud. Fabijana; Melada Srećka; Melada Tonča pok. Fabijana; Mitar Silve ž. Marinka</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:30:22</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a313925b-0196-4f94-8373-c101ecf789f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a313925b-0196-4f94-8373-c101ecf789f1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">