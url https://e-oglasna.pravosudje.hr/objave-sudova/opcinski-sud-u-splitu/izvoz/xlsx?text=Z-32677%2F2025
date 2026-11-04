--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-32677/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-32677/2025</t>
   </si>
   <si>
-    <t>ANTIČEVIĆ MATIJA POK. IVANA; Antičević Ana Ud Ivana; Antičević Ivan Pok Nikole; Antičević Kata Ud Frane Rođ Petričević; Antičević Lucija Pok Frane; Antičević Marin Pok Nikole; Antičević Srečko Pok Ivana; Antičević Tomica Pok Frane; Perković Marija Ž Joze; Tijardović Lenka Špirova</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6e448cc2-3f6b-4d53-bf3c-773ed14d2c39/dokumenti/preuzimanje</t>
+    <t>ANTIČEVIĆ MATIJA POK. IVANA; Ana Ud Ivana Antičević; Ivan Pok Nikole Antičević; Kata Ud Frane Rođ Petričević Antičević; Lenka Špirova Tijardović; Lucija Pok Frane Antičević; Marija Ž Joze Perković; Marin Pok Nikole Antičević; Srečko Pok Ivana Antičević; Tomica Pok Frane Antičević</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:45:20</t>
+  </si>
+  <si>
+    <t>24.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e8872e-3e86-4e59-bef4-449bc1bcbec9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e8872e-3e86-4e59-bef4-449bc1bcbec9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=32677&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>