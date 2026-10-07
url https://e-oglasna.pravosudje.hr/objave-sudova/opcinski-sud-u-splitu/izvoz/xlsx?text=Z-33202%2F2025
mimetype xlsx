--- v0 (2026-08-03)
+++ v1 (2026-10-07)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-33202/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od 9. srpnja 2026. godine. </t>
+    <t>konačno rješenje od 21. rujna 2026. godine</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>14.07.2026. 07:21:47</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4538783b-76ab-4b0b-9eee-a349202e99c8/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:53:02</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d1b7ff-ff2a-412c-884a-a6ff01ccdc95</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d1b7ff-ff2a-412c-884a-a6ff01ccdc95/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=33202&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-33202/2025</t>
   </si>
   <si>
-    <t>BILIĆ-PANTO FRANE IVAN; BIOČIĆ JOSIP TUDOROV; BIOČIĆ TUDOR POK. IVANA IZ OKRUGA; BIOČIĆ-PANTO AUGUSTIN POK. JOZE; VRDOLJAK BOŽE; VUKMAN IVAN POK. BOŽE; VUKMAN MATE POK. BOŽE; VUKMAN MATE POK. MIJE</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2286fb3e-f10f-4ba8-84a4-fe72127ed5c4/dokumenti/preuzimanje</t>
+    <t>Bilić-Panto Frane Ivan; Biočić Josip Tudorov; Biočić Tudor pok. Ivana iz Okruga; Biočić-Panto Augustin pok. Joze; Vrdoljak Bože, Split; Vukman Ivan pok. Bože; Vukman Mate pok. Bože; Vukman Mate pok. Mije</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:50:50</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b07489-2aa3-4294-8ee2-6856f5b574eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b07489-2aa3-4294-8ee2-6856f5b574eb/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">