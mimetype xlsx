--- v0 (2026-07-10)
+++ v1 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="33">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,162 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-33246/2024</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju pojedinačnog isp. postupka</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f736ac50-af72-44d4-8ac3-1c2aad4dddd4/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-33246/2024</t>
+  </si>
+  <si>
+    <t>BEM TONKA, e oglasna ploča,; BRKLJAČIĆ IVO POK. ANTE, e oglasna ploča,; BUŽANČIĆ ANTE, LEĆEVICA, e oglasna ploča,; BUŽANČIĆ MILAN, e oglasna ploča,; BUŽANČIĆ NIKOLA, SPLIT, e oglasna ploča,; BUŽANČIĆ PETAR, SPLIT, e oglasna ploča,; CAKTAŠ ANICA UD. FRANE, SPLIT, e oglasna ploča,; CRNKOVIĆ ROSANDA, OMIŠ, e oglasna ploča,; DORVAK DUJE POK. MATE, e oglasna ploča,; DORVAK PETAR POK. JOZE, KONJSKO, e oglasna ploča,; ILIĆ NENAD POK. DARKA, e oglasna ploča,; KOVAČ ANA POK. JOZE, e oglasna ploča,; KOVAČ ANTE POK. JOZE, e oglasna ploča,; KOVAČ ANĐA UD. JOZE, e oglasna ploča,; KOVAČ IVAN POK. JOZE, e oglasna ploča,; KOVAČ IVAN POK. PETRA, KONJSKO, e oglasna ploča,; KOVAČ STIPE IVANA, e oglasna ploča,; KOVAČ ŽELJKO POK. PETRA, KONJSKO, e oglasna ploča,; LASIĆ IVAN, KONJSKO, KLIS, e oglasna ploča,; MATAS ŽELJKA ROĐ. VUKOVIĆ POK. IVANA, e oglasna pl; MRKONJIĆ VESNA Ž. HILME, e oglasna ploča,; MUSTIĆ SANJA Ž. RATKA, e oglasna ploča,; PANDŽIĆ ANA UD. KAJE, e oglasna ploča,; PANDŽIĆ ANTE POK. FRANE, KONSKO, e oglasna ploča,; PAŠTAR JOZO POK. ANTE, SOLIN, , e oglasna ploča,; VUKOVIĆ DAMIR POK. IVANA, e oglasna ploča,; VUKOVIĆ MARKO, POK. IVANA, , e oglasna ploča,; VUKOVIĆ MIRA POK. JAKOVA, NJEMAČKA, FRANKFURT, e o; ŠERAVIĆ ANA POK. IVANA, e oglasna ploča,; ŠERAVIĆ ANTE MAL. POK. IVANA, e oglasna ploča,; ŠERAVIĆ ANĐELKA MAL. POK. IVANA, e oglasna ploča,; ŠERAVIĆ BOŽENKA MAL. POK. IVANA, e oglasna ploča,; ŠERAVIĆ FRANO POK. IVANA, e oglasna ploča,; ŠERAVIĆ IVAN POK. JOZE, e oglasna ploča,; ŠERAVIĆ JOSIP, SPLIT, e oglasna ploča,; ŠERAVIĆ JOZO MAL. POK. IVANA, e oglasna ploča,; ŠERAVIĆ MILICA UD. IVANA, e oglasna ploča,; ŠERAVIĆ ROSA MAL. POK. IVANA, e oglasna ploča,</t>
+  </si>
+  <si>
+    <t>02.11.2026. 10:07:30</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77505f02-bcc0-424a-9436-f42f28b67795</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77505f02-bcc0-424a-9436-f42f28b67795/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=33246&amp;godina=2024</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-33246/2024</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/673f8860-8733-42a5-99f3-7c80b8bfd9de/dokumenti/preuzimanje</t>
+    <t>BAŠIĆ ANKE Ž. SREĆKA, e oglasna ploča,; BEZINA ANE UD. JOZE ROĐ. ŠERAVIĆ; BLAŽEVIĆ MARE UD. ANTE, e oglasna ploča,; BOBAN ANKA JOZINA, e oglasna ploča,; BOBAN IVANA MATINOG, e oglasna ploča,; BOBAN LOVRE MAL. POK. ANDRIJE, e oglasna ploča,; BOBAN MARA UD. ANDRIJE, e oglasna ploča,; BOBAN MARA Ž. ANDRIJE, e oglasna ploča,; BOBAN MARIN JOZIN, e oglasna ploča,; BOBAN NEDILJKO MAL. POK. ANDRIJE, e oglasna ploča,; BOBAN PETRA MATINOG, e oglasna ploča,; BRKLJAČIĆ ANA POK. ANTE, e oglasna ploča,; BRKLJAČIĆ MATE POK. IVANA, e oglasna ploča,; BRKLJAČIĆ MILICE-ANICE Ž. ANTE, e oglasna ploča,; CAKTAŠ ANTE MAL. POK. IVANA, e oglasna ploča,; CAKTAŠ IVKA UD. LOVRE, e oglasna ploča,; CAKTAŠ JELA UD. IVANA, e oglasna ploča,; CAKTAŠ MARA UD. JOZE, e oglasna ploča,; CAKTAŠ MARA UD. MATE, e oglasna ploča,; CAKTAŠ MARA UD. MATE, e oglasna ploča,; CAKTAŠ MATE MAL. POK. IVANA, e oglasna ploča,; CAKTAŠ PETAR POK. MATE, e oglasna ploča,; CERINA KATE Ž. JOZE, e oglasna ploča,; DELALIJA MARIJE Ž. JURICE, e oglasna ploča,; DELIĆ ANTE POK. IVANA, e oglasna ploča,; DELIĆ ANTE POK. MATE ZVANI "PERIN", e oglasna ploč; DELIĆ LUCA Ž. IVANA, e oglasna ploča,; DELIĆ LUCIJA UD. JOZE, e oglasna ploča,; DELIĆ MARA Ž. IVANA, e oglasna ploča,; DELIĆ MATE POK. ANTE, e oglasna ploča,; DELIĆ ŽIVKO POK. IVANA, KONJSKO, e oglasna ploča,; GOLEM ANTE POK. MATE, e oglasna ploča,; GOLEM IVAN POK. ANTE, e oglasna ploča,; GOLEM MATIJA UD. LOVRE, e oglasna ploča,; GOLEM MILICA POK. ANTE, e oglasna ploča,; GOLEM PETAR POK. LOVRE, e oglasna ploča,; GOLEM ŠPIRO POK. PETRA, e oglasna ploča,; JUREVIĆ LUCE UD. FRANE, e oglasna ploča,; JURIĆ JELE Ž. STANKA, e oglasna ploča,; KARAMAN ZORANA POK. MARKA, e oglasna ploča,; KARDUN VINKA Ž. MIRKA, e oglasna ploča,; KOLAK ANE POK. MATE, e oglasna ploča,; KOVAČ ANA POK. STIPE, e oglasna ploča,; KOVAČ ANE POK. STIPE, e oglasna ploča,; KOVAČ ANTE POK. IVANA, e oglasna ploča,; KOVAČ ANTE POK. IVANA, e oglasna ploča,; KOVAČ BOŽE POK. IVANA, e oglasna ploča,; KOVAČ DOBRIVOJ MAL. POK. IVANA, e oglasna ploča,; KOVAČ IVAN MAL. POK. MATE, e oglasna ploča,; KOVAČ IVANA POK. STIPE, e oglasna ploča,; KOVAČ MARIJE UD. LUKE, e oglasna ploča,; KOVAČ MARIJE UD. MATE, e oglasna ploča,; KOVAČ MATE POK. IVANA, e oglasna ploča,; KOVAČ PETRA POK. IVANA, e oglasna ploča,; KOVAČ PETRA POK. IVANA, e oglasna ploča,; KOVAČ VOJKO POK. IVANA, e oglasna ploča,; KOVAČ ZDENKA MAL. POK. IVANA, e oglasna ploča,; LASIĆ KATE POK. ANTE, e oglasna ploča,; LASIĆ MANDE POK. JAKOVA, e oglasna ploča,; LASIĆ STIPE POK. MATE, e oglasna ploča,; PANDŽIĆ IVANA ANTINOG, e oglasna ploča,; PANDŽIĆ MARE POK. STIPANA, e oglasna ploča,; PANDŽIĆ PETRA POK. STIPANA, e oglasna ploča,; PANDŽIĆ SLAVKA POK. ANTE, e oglasna ploča,; RADIĆ LUCE Ž. ANTE, e oglasna ploča,; SVALINA VINKA Ž. VATROSLAVA, e oglasna ploča,; TADIĆ MARIJA Ž. IVANA, e oglasna ploča,; VIDOŠEVIĆ ANA POK. ŠIMUNA, e oglasna ploča,; VIDOŠEVIĆ ANĐELKO NIKOLIN, e oglasna ploča,; VIDOŠEVIĆ MARA UD. VIDA, e oglasna ploča,; VIDOŠEVIĆ PAŠKO ANDRIJIN, e oglasna ploča,; VIDOŠEVIĆ RATKO POK. ŠIMUNA, e oglasna ploča,; VIDOŠEVIĆ ŠIMUN POK. ŠIMUNA, e oglasna ploča,; VUKOVIĆ ANTE POK. IVANA, e oglasna ploča,; VUKOVIĆ JOSIP MAL. POK. IVANA, e oglasna ploča,; VUKOVIĆ JOŠKA MAL. JAKOVLJEVA, e oglasna ploča,; VUKOVIĆ LUCA POK. IVANA, e oglasna ploča,; VUKOVIĆ MARE Ž. MIRKA, e oglasna ploča,; VUKOVIĆ MARIJA POK. IVANA, e oglasna ploča,; VUKOVIĆ MARIJA UD. FILIPA, e oglasna ploča,; VUKOVIĆ PETRA POK. JOZE, e oglasna ploča,; ČAPKUN ANICE UD. JAKOVA, e oglasna ploča,; ČAPKUN ANTE POK. MATE, e oglasna ploča,; ČAPKUN ANTE-IVAN JOSIPOV, e oglasna ploča,; ČAPKUN JOZO POK. MATE, e oglasna ploča,; ČAPKUN MARKO MAL. JOZIN, e oglasna ploča,; ČAPKUN PETAR ING. JOZIN, e oglasna ploča,; ČERINA MANDE Ž. JOZE, e oglasna ploča,; ČULIĆ ANA ANTINA, e oglasna ploča,; ČULIĆ ANTE POK. MATE, e oglasna ploča,; ČULIĆ MILICA Ž. PETRA, e oglasna ploča,; ČULIĆ PETRA POK. MATE, e oglasna ploča,; ŠOLOVIĆ IVANA POK. FRANE, e oglasna ploča,; ŽERAVIĆ MANDA Ž. JOZE, e oglasna ploča,</t>
+  </si>
+  <si>
+    <t>02.11.2026. 09:57:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0aff495-e32e-4d38-beb5-ef528c455acd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0aff495-e32e-4d38-beb5-ef528c455acd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BEŠKER PERE Ž. IVANOVE, e oglasna ploča,; BEŠKER TONKA Ž. ANTE, e oglasna ploča,; BLAŽEVIĆ MARE Ž. MATE, e oglasna ploča,; BOBAN IVE MATINOG, e oglasna ploča,; BOBAN IVKE POK. LOVRE, e oglasna ploča,; BOBAN JELE MATINE, e oglasna ploča,; BOBAN LOVRE-MARINA POK. LOVRE, e oglasna ploča,; BOBAN MARE POK. LOVRE, e oglasna ploča,; BOBAN MARINA-LJUBE POK. LOVRE, e oglasna ploča,; BOBAN PETRA MATINOG, e oglasna ploča,; BOBAN VLADIMIRA POK. LOVRE, e oglasna ploča,; BOBANA JURE POK. PAVLA, e oglasna ploča,; BOBANA PETRA POK. PAVLA, e oglasna ploča,; BRKLJAČA ANĐE Ž. ANTINE, e oglasna ploča,; BRKLJAČA IVANA MARKOVA, e oglasna ploča,; BRKLJAČA IVANA POK. LOVRE, e oglasna ploča,; BRKLJAČA IVANA POK. LOVRE, e oglasna ploča,; BRKLJAČA IVANA POK. LOVRE, e oglasna ploča,; BRKLJAČA JERKE POK. IVANA, e oglasna ploča,; BRKLJAČA MANDE MAL. POK. LOVRE, e oglasna ploča,; BRKLJAČA MARKA ANDRIJINA, e oglasna ploča,; BRKLJAČA MATE MAL. POK. LOVRE, e oglasna ploča,; BRKLJAČA MATE POK. JERKA, e oglasna ploča,; BRKLJAČA MATE POK. MIJE, e oglasna ploča,; BRKLJAČA MILINA JOSIPA POK. MATE, e oglasna ploča,; BRKLJAČA NIKOLE POK. MATE, e oglasna ploča,; BRKLJAČA PETRA POK. STIPANA, e oglasna ploča,; BRKLJAČA-PAVLOVIĆ IVANA MATINA, e oglasna ploča,; BRKLJAČA-PAVLOVIĆ MARKA POK. PETRA, e oglasna ploč; BRKLJAČIĆ ANTE JERKOV, e oglasna ploča,; BRKLJAČIĆ KATA Ž. IVANA, e oglasna ploča,; BRKLJAČIĆ MATE POK. MIJE, e oglasna ploča,; BUBIĆ LUCE Ž. IVANA, e oglasna ploča,; CAKTAŠ MARE UD. ANTE ROĐ. BOBAN, e oglasna ploča,; DELIĆ ANICA MAL. POK. IVANA, e oglasna ploča,; DELIĆ ANĐE LUKINE, e oglasna ploča,; DELIĆ JURE POK. IVANA, e oglasna ploča,; DELIĆ MARIJE MAL. POK. IVANA, e oglasna ploča,; DELIĆ PAVE POK. MARKA , MALI BROĆANAC, e oglasna p; DELIĆ PERIN TOME POK. MARKA, e oglasna ploča,; DELIĆ ČULIĆ LUKE POK. IVANA, e oglasna ploča,; DORVAK DUJE POK. MATE, e oglasna ploča,; DORVAK DUJE POK. MATE, e oglasna ploča,; GOLEM IVANA MAL. POK. ANTE, e oglasna ploča,; GOLEM IVANA POK. ANTE, SPLIT, e oglasna ploča,; GOLEM MARIJE Ž. JOZINE, e oglasna ploča,; GOLEM STIPANA POK. LOVRE, e oglasna ploča,; JUREVIĆ ANE MAL. POK. ANTE, e oglasna ploča,; JUREVIĆ STIPANA POK. ANTE, e oglasna ploča,; JURJEVIĆ LOVRE POK. PETRA, e oglasna ploča,; KARAMAN LUCE UD. MARKA, e oglasna ploča,; KARAMAN MILICA POK. MARKA, e oglasna ploča,; KARAMAN ZORA POK. MARKA, e oglasna ploča,; KOLAK ANTE POK. ANDRIJE, e oglasna ploča,; KOLAK JOSIPA POK. ANDRIJE, e oglasna ploča,; KOLAK MATE POK. IVANA, e oglasna ploča,; KOVAČ IVANICE MAL. POK. JURE, e oglasna ploča,; KOVAČ JOSIPA POK. JURE, e oglasna ploča,; KOVAČ LUCE MAL. POK. PETRA, e oglasna ploča,; KOVAČ MATE MAL. POK. JURE, e oglasna ploča,; KOVAČ MATE POK. JURE, e oglasna ploča,; KOVAČ PETAR - IVANA MAL. POK. PETRA, e oglasna plo; LASIĆ ANTE POK. MATE, e oglasna ploča,; LASIĆ MATE POK. ANTE, e oglasna ploča,; LASIĆ STIPANA POK. ANDRIJE, e oglasna ploča,; LASIĆ STIPANA POK. ANTE, e oglasna ploča,; LASIĆ STIPE POK. ANTE, e oglasna ploča,; LASIĆ ŠPIRO POK. MATE, e oglasna ploča,; PANDŽA IVKA Ž. STIPE, e oglasna ploča,; PANDŽA LUKE POK. MARKA, e oglasna ploča,; PANDŽA MIJE POK. LUKE, e oglasna ploča,; RADIĆ LUCE Ž. ANTE, e oglasna ploča,; RADOVANOVIĆ MILICE Ž. STJEPANA ROĐ. BOBAN, e oglas; SAMADAN MATIJE Ž. IVANA, e oglasna ploča,; SERAVIĆ ANTE POK. JOZE, e oglasna ploča,; SEROVIĆ JELE Ž. FRANINE, e oglasna ploča,; VIDOŠEVIĆ MANDE Ž. FRANINE, e oglasna ploča,; VUKOVIĆ ANTUNA STIPANOVA, e oglasna ploča,; VUKOVIĆ IVAN JAKOVLJEV, e oglasna ploča,; VUKOVIĆ IVANA MAL. POK. IVANA, e oglasna ploča,; VUKOVIĆ LUCE UD. ANTINE, e oglasna ploča,; VUKOVIĆ MARIJA Ž. IVANA, e oglasna ploča,; VUKOVIĆ STIPAN POK. LUKE, e oglasna ploča,; VUKOVIĆ STIPANA POK. GRGE, e oglasna ploča,; ČAKTAŠ ANTE MAL. POK. PETRA, e oglasna ploča,; ČAKTAŠ ANĐE MAL. POK. PETRA, e oglasna ploča,; ČAKTAŠ LUCE MAL. POK. MATE, e oglasna ploča,; ČAKTAŠ MARIJE UD. MATE, e oglasna ploča,; ČAKTAŠ MILICE POK. MATE, e oglasna ploča,; ČAPKUN IVANA POK. JOSIPA, e oglasna ploča,; ČAPKUN JOZE ANTINA, e oglasna ploča,; ČAPKUN KATE Ž. JOZE, e oglasna ploča,; ČULIĆ IVANA MAL. MATINA, e oglasna ploča,; ČULIĆ JURE POK. IVANA, e oglasna ploča,; ČULIĆ MARKA POK. IVANA, e oglasna ploča,; ČULIĆ MATE POK. IVANA, e oglasna ploča,; ČULIĆ PETRA POK. MATE, e oglasna ploča,; ŠERAVIĆ PETRA POK. MARTINA, e oglasna ploča,</t>
+  </si>
+  <si>
+    <t>02.11.2026. 09:55:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ec7486-0013-4dbf-ae8e-43bd64d2620c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ec7486-0013-4dbf-ae8e-43bd64d2620c/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -269,145 +251,107 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
         <v>26</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
-[...36 lines deleted...]
-      <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>