--- v0 (2026-06-07)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-36970/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-36970/2024</t>
   </si>
   <si>
-    <t>GRBIĆ STEVO ILIJIN; MAJER IVKA ROĐ.ČALETA; PRIZMIĆ ANKA ROĐ.ČALETA; PRIZMIĆ MARIJA ROĐ.ČALETA; ČALETA ANTE P.IVANA; ČALETA BRANKO P.IVANA; ČALETA IVAN ŠPIRA; ČALETA IVANKA P.JAKOVA; ČALETA MARA UD.NIKOLE; ČALETA MARKO ŠPIRA; ČALETA MILAN P.IVANA; ČALETA TOMICA UD.IVANA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/71c359b1-e5dc-476c-a69c-6edb499a61b9</t>
+    <t>DJURDJEVIĆ BOSILJKA</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:13:52</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b668f64-dbfa-4c55-9854-8a2ca1059d7e</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/71c359b1-e5dc-476c-a69c-6edb499a61b9/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b668f64-dbfa-4c55-9854-8a2ca1059d7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=36970&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>