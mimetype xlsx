--- v0 (2026-08-02)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-38065/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-38065/2025</t>
   </si>
   <si>
     <t>BABIĆ JAKA Ž. ANTE; DUNDIĆ LUCIJA Ž. MIJE; JURČEVIĆ FILIPA NIKOLINA; JURČEVIĆ MARA NIKOLINA; JURČEVIĆ NIKOLA POK. IVANA; MUNITIĆ MARICA Ž. ANTE; MUSTAPIĆ ANTE POK. MIJE; MUSTAPIĆ FILIPA POK. MARIJANA; MUSTAPIĆ IVAN POK. MARIJANA; MUSTAPIĆ IVAN POK. MIJE; MUSTAPIĆ JAKOV POK. MIJE; MUSTAPIĆ MARKO POK. JAKOVA; MUSTAPIĆ MILAN POK. MARIJANA; MUSTAPIĆ PETAR POK. MIJE; Milan Mustapić; POPOVIĆ MARE UD. MATE; SVAGUŠA TONE Ž. JOZE; TADIĆ IVKA UD. TADE; VRDOLJAK ANKA Ž. ANTE</t>
   </si>
   <si>
-    <t>17.07.2026. 09:00:01</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/862a3413-8a81-453e-b93d-d72e676588d1/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 08:33:52</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f974279-5a9a-4804-a1db-ec955e2a4434</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f974279-5a9a-4804-a1db-ec955e2a4434/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=38065&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>