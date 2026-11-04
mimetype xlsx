--- v0 (2026-06-14)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-3950/2020</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3950/2020</t>
   </si>
   <si>
-    <t>Davor Čapkun 54409585351; Mate Dorvak</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/21e3cc67-9919-47d5-a948-0b3480e4ccd5</t>
+    <t>Ana Novaković rođ. Vidošević; Anica Delić pok. Ivana; Ante Caktaš pok. Petra; Antun Vuković Stipanov; Anđa Caktaš pok. Petra; Ivan Brkljača Markov; Ivan Brkljača-Pavlović Matin; Ivanica Kovač pok. Jure; Ivka Boban pok. Lovre; Jerko Brkljača pok. Ivana; Josip Brkljača Milina pok. Mate; Jozo Čapkun Antin; Jure Delić pok. Ivana; Jure Čulić pok. Ivana; Kata Čapkun ž. Joze; Lovre Boban pok. Andrije; Lovre Jurjević pok. Petra; Lovre Marin Boban pok. Lovre; Luca Jurević ud. Frane; Luca Vuković pok. Ivana; Luka Pandža pok. Marka; Manda Vidošević ž. Frane; Mara Boban pok. Lovre; Mara Boban ud. Andrije; Mara Vidošević ud. Vida; Marija Delić pok. Ivana; Marija Golem ž. Jozina; Marija Vuković pok. Ivana; Marin-Ljubo Bobanpok. Lovre; Marko Brkljača Andrijin; Marko Brkljača-Pavlović pok. Petra; Mate Brkljača pok. Jerka; Mate Brkljačić pok. Mije; Mate Kolak pok. Ivana; Mate Lasić pok. Ante; Mate Čulić pok. Ivana; Matija Samadan ž. Ivana; Nediljko Boban pok. Andrije; Nikola Brkljača pok. Mate; Petar Bekljača pok. Stipana; Petar Čulić pok. Mate; Petar-Ivan Kovač pok. Petra; Stipan Lasić pok. Andrije; Stipan Lasić pok. Ante; Stipan Vuković pok. Grge; Toma Delić Perin pok. Marka</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:46:45</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdd9aee4-a8d6-4b67-b0f1-8682296e6bde</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/21e3cc67-9919-47d5-a948-0b3480e4ccd5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdd9aee4-a8d6-4b67-b0f1-8682296e6bde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=3950&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>