--- v0 (2026-08-02)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-40837/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-40837/2024</t>
   </si>
   <si>
     <t>LEŽ.OSTAV. PENIĆ GRGE POK.PAŠKA, e oglasna ploča,; PENIĆ CVITA POK.PAŠKA, e oglasna ploča,; PENIĆ MARA POK.PAŠKA, e oglasna ploča,; PENIĆ MARIJA UD.BOGDANA, e oglasna ploča,; PENIĆ MARIJA UD.LOVRE, e oglasna ploča,; VIDIĆ BOJA, e oglasna ploča,; VIDIĆ BOŽO, e oglasna ploča,; VIDIĆ MIRKO, e oglasna ploča,; VIDIĆ VRŠAN ANTE POK.LUKE, e oglasna ploča,; ZEČIĆ MAIJA, e oglasna ploča,; ŽUNIĆ ANTE POK.BOŽE, e oglasna ploča,; ŽUNIĆ BOŽO POK.BOŽE, e oglasna ploča,; ŽUNIĆ MARKO MIJIN, e oglasna ploča,; ŽUNIĆ MARKO MIJIN, e oglasna ploča,</t>
   </si>
   <si>
-    <t>20.07.2026. 11:58:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2788c925-c791-4a72-b01e-abe3bdf1a3b2/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 07:19:45</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c71b7534-76af-49f1-a18e-0875113d8db1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c71b7534-76af-49f1-a18e-0875113d8db1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=40837&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>