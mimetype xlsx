--- v0 (2026-06-03)
+++ v1 (2026-10-09)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-40902/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-40902/2025</t>
   </si>
   <si>
-    <t>Ante Ljubomir Filipov Kvasina; Antica Jerkova Kovačić; Drago Pok Ćirila Utrobičić; Josip Jerkov Kovačić; Josip Pok Jakova Utrobičić; KOVAČIĆ ANE Ž. JERKA; KOVAČIĆ JERKO; KVASINA ANTE LJUBOMIR FILIPOV; LUETIĆ TOMICA Ž. MARKA; LUETIĆ TOMICA ŽENA MARKA; Ljubo Pok Jakova Utrobičić; MARUŠIĆ MARE UD. IVANA; Mara Pok Stipe Utrobičić; Mare Ž Stipe Utrobičić; Matija Jerkova Kovačić; Mirjana Pok Josipa Utrobičić; Nikola Jerkov Kovačić; Ruža Ž Vicka Tomasović; UTROBIČIĆ ANKICA UD. DANIJELA; UTROBIČIĆ JOSIP POK. IVANA; UTROBIČIĆ JOSIP POK. JAKOVA; UTROBIČIĆ JOSIP POK. MAKSIMILIJANA; UTROBIČIĆ JOZO MATIN; UTROBIČIĆ LJUBO POK. JAKOVA; UTROBIČIĆ MATE MILAN POK STIPE; UTROBIČIĆ MATE POK. STIPE; UTROBIČIĆ MATIJA POK. JAKOVA; UTROBIČIĆ MIRO POK. STIPE; UTROBIČIĆ MIROSLAV POK. JAKOVA; UTROBIČIĆ NEVENKA UD. ĆIRILA; UTROBIČIĆ SREĆKO POK. JAKOVA; UTROBIČIĆ STIPE MATIN; UTROBIČIĆ VERONIKA UD. MAKSIMILJANA; Utrobičić Milena; ŽDERIĆ RADOSLAVA Ž. SLAVKA</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3b8a5737-e532-427f-9e6e-beb661c1633e/dokumenti/preuzimanje</t>
+    <t>Ante Ljubomir Filipov Kvasina; Antica Jerkova Kovačić; Drago Pok Ćirila Utrobičić; Josip Jerkov Kovačić; Josip Pok Jakova Utrobičić; KOVAČIĆ JERKO; LUETIĆ TOMICA Ž. MARKA; Mara Pok Stipe Utrobičić; Matija Jerkova Kovačić; Milena Utrobičić; Mirjana Pok Josipa Utrobičić; Nevenka Ud Ćirila Utrobičić; Nikola Jerkov Kovačić; Radoslava Ž Slavka Žderić; Ruža Ž Vicka Tomasović; UTROBIČIĆ ANKICA UD. DANIJELA; UTROBIČIĆ JOSIP POK. IVANA; UTROBIČIĆ JOSIP POK. MAKSIMILIJANA; UTROBIČIĆ LJUBO POK. JAKOVA; UTROBIČIĆ MATE POK. STIPE; UTROBIČIĆ MATIJA POK. JAKOVA; UTROBIČIĆ MILICA UD. IVANA; UTROBIČIĆ MILKA UD. JOSIPA; UTROBIČIĆ MIRO POK. STIPE; UTROBIČIĆ MIROSLAV POK. JAKOVA; UTROBIČIĆ NEVENKA UD. ĆIRILA; UTROBIČIĆ SREĆKO POK. JAKOVA; UTROBIČIĆ VERONIKA UD. MAKSIMILJANA; ŽDERIĆ RADOSLAVA Ž. SLAVKA</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:07:45</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e31ad9d-e12c-4239-ab63-361b242db166</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e31ad9d-e12c-4239-ab63-361b242db166/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=40902&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>