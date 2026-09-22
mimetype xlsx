--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-41545/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-41545/2025</t>
   </si>
   <si>
     <t>BULJEVIĆ ANTE POK. ANTE; BULJEVIĆ FILA Ž. IVANOVA; BULJEVIĆ IVKA UD. MARINKA; BULJEVIĆ NEDILJKO POK. MARINKA; BULJEVIĆ STIPE POK. MATE; BULJEVIĆ ZORE POK. STIPE; MARUŠIĆ BORIVOJ POK. IVANA; MARUŠIĆ DUJE POK. STIPE; MARUŠIĆ LUCA UD. IVANA; MARUŠIĆ STIPE POK. IVANA; MARUŠIĆ VLADIMIR FILIPOV; MARUŠIĆ ŽARKO FILIPOV; MILOJEVIĆ ALEKSANDRA Ž. RADMILA; PUJIĆ MIROSLAVA Ž. PREDRAGA; Žarko Filipov Marušić</t>
   </si>
   <si>
-    <t>24.07.2026. 13:40:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bf7a088d-3dde-45e1-a338-cea8f8b6a43f/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 13:54:09</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18cca241-51c2-4cb9-bd7e-e955e77c3bde</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_22.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18cca241-51c2-4cb9-bd7e-e955e77c3bde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=41545&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>