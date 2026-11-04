--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-43072/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-43072/2025</t>
   </si>
   <si>
-    <t>ANTIČEVIĆ MATE POK. JAKOVA; Ana Ud Ivana Antičević; Ivan Pok Nikole Antičević; Kata Ud Frane Rođ Petričević Antičević; Lucija Pok Frane Antičević; Marija Ž Joze Perković; Nedjeljko Špirov Tijardović; Srečko Ivanov Antičević; Srečko Pok Ivana Antičević; Tomica Pok Frane Antičević</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7880dc2a-1012-48ad-93d1-50c7bf501718/dokumenti/preuzimanje</t>
+    <t>ANTIČEVIĆ MATE POK. JAKOVA; Ana Ud Ivana Antičević; Ivan Pok Nikole Antičević; Kata Ud Frane Rođ Petričević Antičević; Lucija Pok Frane Antičević; Marija Ž Joze Perković; Nedjeljko Špirov Tijardović; PRIVREDNA BANKA ZAGREB; SPLITSKA BANKA SPLIT; Srečko Ivanov Antičević; Srečko Pok Ivana Antičević; Tomica Pok Frane Antičević</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:53:59</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8422f2-89ba-4d37-b485-d9c851df4ddf</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_11.11.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8422f2-89ba-4d37-b485-d9c851df4ddf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=43072&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>