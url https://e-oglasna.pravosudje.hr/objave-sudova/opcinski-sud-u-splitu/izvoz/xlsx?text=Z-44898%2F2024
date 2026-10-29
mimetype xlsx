--- v0 (2026-09-01)
+++ v1 (2026-10-29)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-44898/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-44898/2024</t>
   </si>
   <si>
     <t>NARIĆ VINKA, e oglasna ploča,; SULE DINKO POK. MARINA, e oglasna ploča,; SULE IVO, e oglasna ploča,; SULE-BURICA ANTUN POK. MARINA REČENI MAMUCELLO, e; SULE-BURICA DOMA POK. MARINA REČENI MAMUCELLO, e o; SULE-BURICA JOSIP POK. MARINA REČENI MAMUCELLO, e</t>
   </si>
   <si>
-    <t>31.08.2026. 12:02:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c9cfd60c-0c1f-4084-bed8-fdf051e59bf2/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 11:22:59</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c36130-3954-4233-a765-444f8c36fc13</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c36130-3954-4233-a765-444f8c36fc13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=44898&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>