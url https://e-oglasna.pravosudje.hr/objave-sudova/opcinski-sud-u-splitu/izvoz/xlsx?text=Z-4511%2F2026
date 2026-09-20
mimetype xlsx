--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-4511/2026</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od  15. svibnja  2026.</t>
+    <t>konačno rješenje od 28.kolovoza 2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>18.05.2026. 09:05:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/46d3506d-0bcf-4b94-8729-ec2878e96a6d/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 12:13:33</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb99f542-e1ba-4d79-aea8-a21a808baa36</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb99f542-e1ba-4d79-aea8-a21a808baa36/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=4511&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4511/2026</t>
   </si>
   <si>
-    <t>BARIĆ MARIN P. MATE; BATOR MARINKO P. MATE; FUTO KATA ROĐ. BARIĆ</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cdd5433a-a2ac-417a-a630-ca962ed7e32a/dokumenti/preuzimanje</t>
+    <t>Barić Marin pok. Mate; Bator Marinko pok. Mate; Futo Kata rođ. Barić</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:12:21</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89047749-30f2-41bf-8efc-c00b842511e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89047749-30f2-41bf-8efc-c00b842511e1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">