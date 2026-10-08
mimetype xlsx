--- v0 (2026-08-04)
+++ v1 (2026-10-08)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-46185/2025</t>
   </si>
   <si>
-    <t>rješenje o ovaranju od 07. srpnja 2026. godine</t>
+    <t>konačno rješenje od  17. rujna 2026. godine</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>08.07.2026. 07:36:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4e2a67d6-fe2f-4c4c-b697-970697c0fd6c/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:45:24</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87965593-269b-41c8-b5e3-7452a7ca544e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87965593-269b-41c8-b5e3-7452a7ca544e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=46185&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-46185/2025</t>
   </si>
   <si>
-    <t>ALAJBEG ŠIME POK. JOKE; KALPIĆ PERE Ž. PETRA; MUNJIZA CVITA GRGINA,MLD.; MUNJIZA IVAN GRGIN; MUSELIN CVITE Ž. BOŽE; MUSELIN JERKO NIKOLIN; MUSELIN MARIJA POK. IVANA; MUSELIN NIKOLA I GRGO PAŠKINI,MALOLJ.; MUSELIN NIKOLA PAŠKIN; MUSELIN NIKOLA POK. PAŠKE; RAPIĆ PERE Ž. ANTE; VILJAC ANTE POK. GRGE; VIŠIĆ ANTE POK. LUKE; VIŠIĆ CVITE Ž. ANTE; VUKIĆ BOŽICA JOZINA; VUKIĆ JOZO POK. MARKA</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/96df6908-79db-4ed0-aab1-5fefbb5d1f89/dokumenti/preuzimanje</t>
+    <t>Alajbeg Šime pok. Joke; Kalpić Pere ž. Petra; Munjiza Cvita Grgina mldb.; Munjiza Ivan Grgin; Muselin Cvite ž. Bože; Muselin Jerko Nikolin; Muselin Marija pok. Ivana; Muselin Nikola Paškin; Muselin Nikola i Grgo Paškini, maloj.; Muselin Nikola pok. Paške; Rapić Pere ž. Ante; Viljac Ante pok. Grge; Višić Ante pok. Luke; Višić Cvite ž. Ante; Vukić Božica Jozina; Vukić Jozo pok. Marka</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:44:16</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c224627f-8dba-4d4e-ac97-edaf64283974</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c224627f-8dba-4d4e-ac97-edaf64283974/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">