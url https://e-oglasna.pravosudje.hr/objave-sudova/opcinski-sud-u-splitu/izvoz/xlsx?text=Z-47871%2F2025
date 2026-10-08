--- v0 (2026-08-04)
+++ v1 (2026-10-08)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-47871/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od  7. srpnja  2026. godine. </t>
+    <t>konačno rješenje od  07. listopada 2026. godine</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>08.07.2026. 08:06:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2c6046ef-be6a-4e3f-9e89-f4c915dd12f8/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 12:16:52</t>
+  </si>
+  <si>
+    <t>08.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c3195f-ab3c-4a48-828b-6015e1e7cfbb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c3195f-ab3c-4a48-828b-6015e1e7cfbb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=47871&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-47871/2025</t>
   </si>
   <si>
-    <t>MAJIĆ IVAN JOSIPOV; MAJIĆ JOSIPA POK.MATE; MAJIĆ STIPE PETROV; MAJIĆ ŠIMUN JOSIPOV</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e90eb710-e633-4eec-9f8e-eef20c09eca3/dokumenti/preuzimanje</t>
+    <t>Majić Ivan Josipov; Majić Josipa pok. Mate; Majić Stipe Petrov; Majić Šimun Josipov</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:15:51</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b09f0d1-6e71-4daf-88bd-428e257e6a82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b09f0d1-6e71-4daf-88bd-428e257e6a82/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">