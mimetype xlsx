--- v0 (2026-08-03)
+++ v1 (2026-10-07)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-47880/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-47880/2024</t>
   </si>
   <si>
     <t>ANTIŠIĆ ANDRIJA POK. PETRA; ANTIŠIĆ MARE UD. ANTE; ANTIŠIĆ MARICA POK. JERKA; ANTIŠIĆ NADA POK. JERKA; ANTIŠIĆ PERO POK. JERKA; BABAROVIĆ LJUBICA Ž. NIKOLE; BARBARIĆ ANA Ž. BOŽE; ERCEGOVIĆ SLAVKA Ž. DUŠANA; KALEBIĆ FILE ANTINA; KALEBIĆ MANDA UD. ROKA; KALEBIĆ MARIJA ANTINA; KORBAN MAJDA; KRASOVSKI TATJANA ALOJZIJA; LOZIĆ ANKA Ž. ŠPIRA; LOZIĆ BRANKO POK. JURE; LOZIĆ EUGENIA UD. MATTEA; LOZIĆ IVAN POK. STIPANA; LOZIĆ IVKA POK. JURE; LOZIĆ IVKA UD. STIPE; LOZIĆ JURAJ POK. JURJA; LOZIĆ KATICA POK. JURJA; LOZIĆ LJUBOMIRA POK- JURJA; LOZIĆ MARIJA POK. STJEPANA; LOZIĆ MARIN POK. JURE; LOZIĆ MATIJA POK. STIPANA; LOZIĆ VICE POK. FRANE; LOZIĆ VICKO FRANIN; LOZIĆ VICKO POK. JURE; LOZIĆ VISKO POK. IVANA; LOZIĆ VJEKO FRANIN; LOZIĆ ZVONKO POK. IVANA; LOZIĆ ŠPIRO POK. MARKA; NOVAKOVIĆ MILIVOJ POK. MATE; PRIVILEGOVANA AGRARNA BANKA A.D. BEOGRAD; RADOSAVLJEVIĆ BORISLAVA; ŠUBIĆ BORISLAVA JURINA; ŽILIĆ JURE POK. JURE</t>
   </si>
   <si>
-    <t>13.07.2026. 15:19:23</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8f8fb663-499d-4723-aef5-93f4882b350e/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 09:40:43</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8a34f05-bc68-433f-8211-92807783f531</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8a34f05-bc68-433f-8211-92807783f531/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=47880&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>