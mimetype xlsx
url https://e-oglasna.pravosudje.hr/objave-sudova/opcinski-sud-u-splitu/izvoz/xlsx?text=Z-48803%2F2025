--- v0 (2026-07-23)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-48803/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-48803/2025</t>
   </si>
   <si>
     <t>DAJAK ANTUN POK. IVANA; DAJAK BOŽO POK. STIPE; DAJAK DUŠAN POK. STIPE; DAJAK JURE POK. STIPE; DAJAK MARA UD. STIPE; DAJAK NEDO POK. STIPE; DAJAK ŠPIRO POK. STIPE; JANJAK JURE MARIJANOV; JANJAK MARIJAN IVANOV; Marko Dajak pok Ante</t>
   </si>
   <si>
-    <t>20.07.2026. 09:31:11</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7e1ca532-aa8d-4b73-a449-8c7c62b17b68/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 09:47:14</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77605fd-e837-4fc7-a38d-ee30692dc8d0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77605fd-e837-4fc7-a38d-ee30692dc8d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=48803&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>