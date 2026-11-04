--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-49274/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-49274/2025</t>
   </si>
   <si>
-    <t>ANTIČEVIĆ ANA UD. IVANA; ANTIČEVIĆ IVAN POK. NIKOLE; ANTIČEVIĆ KATA UD. FRANE ROĐ. PETRIČEVIĆ; ANTIČEVIĆ LUCIJA POK. FRANE; ANTIČEVIĆ MARIN POK. NIKOLE; ANTIČEVIĆ MATIJA POK. IVANA; ANTIČEVIĆ SREĆKO IVANOV; ANTIČEVIĆ SREĆKO POK. IVANA; ANTIČEVIĆ TOMICA POK. FRANE; ANĐELIĆ VESNA Ž. STANKA; BULIĆ ANĐELKO MATIN; BULIĆ MILA Ž. MATE; FISTANIĆ ZDRAVKO ANDRIJIN; FRANCESCHI MILENA Ž. IVANA; JAKOVČIĆ LUCA ANTINA; JAKOVČIĆ MARIN ANTIN; Jelača Josip Pok Andrije; Jelača Lenko Pok Andrije; NOVAKOVIĆ LUCIJA STIPINA; NOVAKOVIĆ TOMO STIPIN; PERKOVIĆ MARIJA Ž. JOZE; TIJARDOVIĆ IVKA Ž. MARKA; TIJARDOVIĆ LENKA ŠPIROVA; TIJARDOVIĆ MARKO POK. NIKOLE; TIJARDOVIĆ NEDJELJKO ŠPIROV; TIJARDOVIĆ ZORKA MARKOVA; Tijardović Zorka; VELIĆ IVKA UD. IVANA; VELIĆ LUKA POK. FILIPA; VELIĆ TOMA POK. MARKA; VOJNOVIĆ FILA POK. MATE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/59629807-a60e-4934-937f-caf47349dd7e/dokumenti/preuzimanje</t>
+    <t>ANTIČEVIĆ ANA UD. IVANA; ANTIČEVIĆ IVAN POK. NIKOLE; ANTIČEVIĆ KATA UD. FRANE ROĐ. PETRIČEVIĆ; ANTIČEVIĆ LUCIJA POK. FRANE; ANTIČEVIĆ MARIN POK. NIKOLE; ANTIČEVIĆ MATIJA POK. IVANA; ANTIČEVIĆ SREĆKO IVANOV; ANTIČEVIĆ SREĆKO POK. IVANA; ANTIČEVIĆ TOMICA POK. FRANE; ANĐELIĆ VESNA Ž. STANKA; BULIĆ ANĐELKO MATIN; BULIĆ MILA Ž. MATE; FISTANIĆ ZDRAVKO ANDRIJIN; FRANCESCHI MILENA Ž. IVANA; JAKOVČIĆ LUCA ANTINA; JAKOVČIĆ MARIN ANTIN; NOVAKOVIĆ JASMINKA ROĐ. BRSTILO POK. MATE 08088088034; NOVAKOVIĆ LUCIJA STIPINA; NOVAKOVIĆ TOMO STIPIN; PERKOVIĆ MARIJA Ž. JOZE; TIJARDOVIĆ IVKA Ž. MARKA; TIJARDOVIĆ LENKA ŠPIROVA; TIJARDOVIĆ MARKO POK. NIKOLE; TIJARDOVIĆ NEDJELJKO ŠPIROV; TIJARDOVIĆ ZORKA MARKOVA; VELIĆ IVKA UD. IVANA; VELIĆ LUKA POK. FILIPA; VELIĆ TOMA POK. MARKA; VOJNOVIĆ FILA POK. MATE; Zorka Tijardović</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:04:31</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9e3e3a-dccc-4afc-9f65-33185d8bcf1b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9e3e3a-dccc-4afc-9f65-33185d8bcf1b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=49274&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>