--- v0 (2026-07-31)
+++ v1 (2026-10-02)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-49757/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-49757/2023</t>
   </si>
   <si>
-    <t>BULIĆ ANTE POK. MARINA; BULIĆ JOSIP POK. MARINA; Jela Juginović; KOLIMBATOVIĆ ZORKA Ž. DUŠANA; MANDIĆ FRANE MATINA; MANDIĆ FRANE POK. ANTE; MANDIĆ FRANE POK. MATE; MANDIĆ IVAN POK. FRANE; MANDIĆ IVO ŠPIROV; MANDIĆ RADOSLAV POK. MIRKA; MANDIĆ VJEKOSLAV POK. STIPANA; MANDIĆ ŠPIRO POK. IVANA; MARKOVINA FRANE POK. IVANA; Mila Stipić; NOVAKOVIĆ ANDRIJA NIKOLA POK. PETRA; NOVAKOVIĆ JURE POK. IVANA; NOVAKOVIĆ LJEPOSAVA POK. PETRA; PETRIČEVIĆ BLAŽENKA Ž. MARINA; PETRIČEVIĆ MARIJA Ž. IVANA; POLJAK BRANKA ANTINA; STIPIĆ ANTE POK. MARINA; STIPIĆ LJUBICA UD. MARINA; STIPIĆ MARKO POK. ANTE; STIPIĆ MILA UD. PETRA; UVODA MATIJA UD. MATE; UVODIĆ KATE Ž. MATE; VOJNOVIĆ MARKO LJUBOMIR POK. MATE; ČAVČIĆ ANTE MARTINOV; ČAVČIĆ LJUBICA Ž. VICKA; ČAVČIĆ MILAN MARTINOV; ČAVČIĆ RUŽICA Ž. JOSIPA; ČAVČIĆ VINKA MARTINOVA; ČAVČIĆ VLADO MARTINOV; ŠKARICA MIRKO POK. IVANA</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7b1e9636-0aa5-4107-9ca2-2a26191952d0/dokumenti/preuzimanje</t>
+    <t>Ante Bulić; PAVLOVIĆ MILICA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:41:02</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd710a6-4e58-451c-971e-6a8bfb01bb0e</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_25.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd710a6-4e58-451c-971e-6a8bfb01bb0e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=49757&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>