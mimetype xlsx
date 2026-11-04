--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-5234/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5234/2025</t>
   </si>
   <si>
-    <t>CRKVE U KOPRIVNO, e oglasna ploča,; DJIPALO ANTE MATIN, e oglasna ploča,; MIHOLJEVIĆ MARE Ž. FILIPA, e oglasna ploča,; PLENKOVIĆ GORAN; PODRUG ANĐELKA POK. ANTE, e oglasna ploča,; PODRUG JOZE POK. LUKE, e oglasna ploča,; PODRUG JURE POK. LUKE, e oglasna ploča,; PODRUG MANDA UD. ANTE, e oglasna ploča,; PODRUG MARIN POK. MIJE, e oglasna ploča,; PODRUG MATE POK. IVANA, e oglasna ploča,; PODRUG MATIJE UD. LUKE, e oglasna ploča,; PODRUG MIRJANA-JASNA POK. MATE, e oglasna ploča,; PODRUG MIŠKA POK. NIKOLE, e oglasna ploča,; PODRUG SLAVKE POK. IVANA, e oglasna ploča,; SMODLAKA ANDJE Ž. BOŽE, e oglasna ploča,; ČULIN NADE MAL. POK. MILE, e oglasna ploča,; ŠARIĆ MARE Ž. ANTINE, e oglasna ploča,</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d3fae1e7-6e23-43ac-9185-abe9f44cce5e/dokumenti/preuzimanje</t>
+    <t>CRKVE U KOPRIVNO, e oglasna ploča,; DJIPALO ANTE MATIN, e oglasna ploča,; MIHOLJEVIĆ MARE Ž. FILIPA, e oglasna ploča,; PODRUG ANĐELKA POK. ANTE, e oglasna ploča,; PODRUG JOZE POK. LUKE, e oglasna ploča,; PODRUG JURE POK. LUKE, e oglasna ploča,; PODRUG MANDA UD. ANTE, e oglasna ploča,; PODRUG MARIN POK. MIJE, e oglasna ploča,; PODRUG MATE POK. IVANA, e oglasna ploča,; PODRUG MATIJE UD. LUKE, e oglasna ploča,; PODRUG MIRJANA-JASNA POK. MATE, e oglasna ploča,; PODRUG MIŠKA POK. NIKOLE, e oglasna ploča,; PODRUG SLAVKE POK. IVANA, e oglasna ploča,; SMODLAKA ANDJE Ž. BOŽE, e oglasna ploča,; ČULIN NADE MAL. POK. MILE, e oglasna ploča,; ŠARIĆ MARE Ž. ANTINE, e oglasna ploča,</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:41:15</t>
+  </si>
+  <si>
+    <t>26.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12196cf3-0132-4af5-aa99-19cdbc0835db</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12196cf3-0132-4af5-aa99-19cdbc0835db/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=5234&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>