--- v0 (2026-06-07)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-52557/2024</t>
   </si>
   <si>
-    <t>Poziv za očevid 12. lipnja 2026.</t>
+    <t>Rješenje o pojed. isprav. postup. od 9. rujna 2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>21.05.2026. 11:33:16</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/53a9f0c6-ac84-4c11-b76a-f010942755fa/dokumenti/preuzimanje</t>
+    <t>16.09.2026. 09:52:58</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609f0c63-de16-4d2b-92da-14163ec7badd</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609f0c63-de16-4d2b-92da-14163ec7badd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=52557&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>