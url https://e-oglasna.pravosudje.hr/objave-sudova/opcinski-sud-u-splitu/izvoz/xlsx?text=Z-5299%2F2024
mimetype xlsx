--- v0 (2026-04-29)
+++ v1 (2026-09-16)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-5299/2024</t>
   </si>
   <si>
-    <t xml:space="preserve">rješenje o otvaranju od  10. travnja 2026. </t>
+    <t>konačno rješenje od  26. lipnja 2026. godine</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>13.04.2026. 11:22:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cdb8c1a0-8459-454b-a8c3-d7961b889736/dokumenti/preuzimanje</t>
+    <t>25.08.2026. 11:27:27</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a19909fc-39ba-4ffd-a904-c809b32d57e0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a19909fc-39ba-4ffd-a904-c809b32d57e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=5299&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5299/2024</t>
   </si>
   <si>
-    <t>JAJIĆ LUCA Ž. IVANA ROĐ. PAŽANIN; MARIĆ ANTICA UD. ANTE; MARIĆ MILICA POK.ANTE,ML.; MARIĆ MLADEN POK. ANTE; MARUŠIĆ JERKA UD. FILIPA; MARUŠIĆ JERKA Ž. FILIPA; ORLIĆ IVAN SVETOMIROV,MAL.; ORLIĆ STIPAN BOŽIN; ORLIĆ TOMISLAV BOŽIN; PAŽANIN IVAN JAKOVLJEV; PAŽANIN IVAN JAKOVLJEV; PAŽANIN IVAN-FILIP POK. JAKOVA; PAŽANIN JAKOVA POK.IVANA; PAŽANIN JERKA JAKOVLJEVA; PAŽANIN STIPAN JAKOVLJEV; PAŽANIN STIPAN JAKOVLJEV; PETROV IVKA Ž.MARINA; ČAPALIJA ANTE FILIPOV; ČAPALIJA ANTE POK. FILIPA; ČAPALIJA ANTE POK.MARKA,MAL.; ČAPALIJA ANTICE UD.POK.MARKA ROĐ.LOVRIĆ; ČAPALIJA FILIPA POK.ANTE; ČAPALIJA JAKOV POK. MATE,MAL.; ČAPALIJA NEDA FILIPOVA; ČAPALIJA NEDILJKA FILIPOVA; ČAPALIJA NEDJELKA POK. FILIPA; ČAPALIJA STIPAN FILIPOV; ČAPALIJA STJEPAN FILIPOV; ČAPALIJA STJEPAN POK. FILIPA</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0a850184-70f2-4cd2-b07c-ad8e5705dd75/dokumenti/preuzimanje</t>
+    <t>Jajić Luca ž. Ivana, rođ. Pažanin; Marić Antica ud. Ante; Marić Mladen pok. Ante; Marič Milica pok. Ante, ml.; Marušić Jerka ud. Filipa; Orlić Ivan Svetomirov, mal.; Orlić Stipan Božin; Orlić Tomislav Božin; Pažanin Ivan Jakovljev; Pažanin Ivan Jakovljev; Pažanin Jakova pok. ivana; Pažanin Jerka Jakovljeva; Pažanin Stipan Jakovljev; Pažanin Stipan Jakovljev; Pažanin Stipan Jakovljev; Petrov Ivka ž. Marina; Ćapalija Antice ud. pok. Marka, rođ. Lovrić; Čapalija Ante Filipov; Čapalija Ante pok. Filipa; Čapalija Ante pok. Marka, mal.; Čapalija Filipa pok. Ante; Čapalija Jakov pok. Mate, mal.; Čapalija Neda Filipova; Čapalija Neda Filipova; Čapalija Nedjelka pok. Filipa; Čapalija Stjepan Filipov; Čapalija Stjepan pok. Filipa</t>
+  </si>
+  <si>
+    <t>25.08.2026. 11:23:03</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97e370f7-4bfe-4d08-bfa9-dd021231b8ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97e370f7-4bfe-4d08-bfa9-dd021231b8ee/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">