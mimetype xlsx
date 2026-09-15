--- v0 (2026-05-04)
+++ v1 (2026-09-15)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-53015/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-53015/2024</t>
   </si>
   <si>
-    <t>IVIĆ IVANA P.ANTE; ŽIŽIĆ BARIŠA OD JOZE; ŽIŽIĆ BARIŠE P.JOSIPA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/195e81d4-46a5-426e-a1ae-7148407461be</t>
+    <t>ŽIŽIĆ FRANE</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:10:35</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f41e8e-4dcd-45af-902a-820350e3abff</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/195e81d4-46a5-426e-a1ae-7148407461be/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f41e8e-4dcd-45af-902a-820350e3abff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=53015&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>