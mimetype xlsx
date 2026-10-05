--- v0 (2026-07-31)
+++ v1 (2026-10-05)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-57249/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-57249/2025</t>
   </si>
   <si>
-    <t>Božiković Zlata žena Mate; Marić-Banje Biserka pok. Vlade; Marić-Banje Branko pok. Vlade; Marić-Banje Ljubo pok. Frane; Marić-Banje Zoran pok. Vlade; Škulje Vjera pok. Marina</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/503685e2-1de7-473e-9b6e-333d1746e3d5/dokumenti/preuzimanje</t>
+    <t>Biserka Marić-Banje pok. Vlade; Branko Marić-Banje pok. Vlade; Ljubo Marić-Banje pok. Frane; Vjera Škulje pok. Marina; Zlata Božiković ž. Mate; Zoran Marić-Banje pok. Vlade</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:51:33</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9141f36-2ecb-485e-ae9f-f9775dea64e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_PRIJAVI___PRIGOVORU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9141f36-2ecb-485e-ae9f-f9775dea64e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=57249&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>