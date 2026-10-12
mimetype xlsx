--- v0 (2026-08-04)
+++ v1 (2026-10-12)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-57450/2025</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od 03. srpnja  2026.</t>
+    <t>konačno rješenje od 22. rujna 2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>06.07.2026. 08:41:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2dea3191-3b0c-4dce-96b6-d753b53688e4/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 07:30:07</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb84a380-d4b9-4663-b339-2a6b1c36eb8b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb84a380-d4b9-4663-b339-2a6b1c36eb8b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=57450&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-57450/2025</t>
   </si>
   <si>
-    <t>MLAČIĆ ANTE POK. JERKA; MLAČIĆ JAKOV POK. ANTE; PAŽANIN JAKA UD. JURE ROĐ. BAŠIĆ</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/986c35c9-a15b-42df-9d27-2a388f03dd66/dokumenti/preuzimanje</t>
+    <t>Mlačić Ante pok. Jerka; Mlačić Jakov pok. Ante; Pažanin Jaka ud. Jure rođ. Bašić</t>
+  </si>
+  <si>
+    <t>12.10.2026. 07:27:35</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3910f85-64b0-41a6-a806-e38330ae90b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3910f85-64b0-41a6-a806-e38330ae90b3/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">