--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-5906/2026</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od  15. svibnja  2026.</t>
+    <t xml:space="preserve">konačno rješenje od  26.kolovoza  2026.godine. </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>18.05.2026. 09:23:17</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cd417c73-bb2a-48af-919f-42bd6bdadd16/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 09:08:01</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81992f8-a503-49af-8cd5-0d4731e90ee8</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81992f8-a503-49af-8cd5-0d4731e90ee8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=5906&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5906/2026</t>
   </si>
   <si>
-    <t>ANDJELIĆ ANTICA  POK. MATE, ML.; ANDJELIĆ JOSIP  POK. FILIPA; ANDJELIĆ MARA POK. MATE, ML.; ANDJELIĆ MARE UD.FILIPA; ANDJELIĆ NEDJELKA POK. FILIPA; ANDJELIĆ SVETIN  POK. FILIPA; ANĐELIĆ IVAN  POK. FILIPA; ANĐELIĆ NEDA  POK. FILIPA; JOSIPOVIĆ NATAŠA IZ RIJEKE; KOSTOVIĆ FILIP  SVETINOV; KOSTOVIĆ FILIP POK. SVETINA; MAJIĆ BOŽE POK. JOZE; MAJIĆ IVAN  POK. JOZE; MAJIĆ STANE Ž. PETRA; MILOVAC ANE POK. IVANA; MILOVAC FRANJO POK. JOZE,MAL.; MILOVAC KAJA  POK. IVANA; PAŽANIN JURE POK. FILIPA; PAŽANIN MARA UD.BOŽE; PAŽANIN TADE Ž. FILIPA ROĐ. ANDJELIĆ; PEREŽA MANDA  Ž. ZVONIMIRA; PEREŽA MARTA  Ž. KLONIMIRA</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f03cb454-1c57-486f-a48f-36d5e9e5f22c/dokumenti/preuzimanje</t>
+    <t>Andjelić Antica pok. Mate ml.; Andjelić Josip pok. Filipa; Andjelić Mara pok. Mate, ml.; Andjelić Mare ud. Filipa; Andjelić Nedjelka pok. Filipa; Andjelić Svetin pok. Filipa; Anđelić Ivan pok. Filipa; Anđelić Neda pok. Filipa; Josipović Nataša iz Rijeke; Kostović Filip Svetinov; Kostović Filip pok. Svetina; Majić Bože pok. Joze; Majić Ivan pok. Joze; Majić Stane ž. Petra; Milovac Ane pok. Ivana; Milovac Franjo pok. Joze, mal.; Milovac Kaja pok. Ivana; Pažanin Jure pok. Filipa; Pažanin Mara ud. Bože, Vinišće; Pažanin Tade ž. Filipa rođ. Andjelić; Pereža Manda ž. Zvonimira; Pereža Marta ž. Klonimira</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:02:06</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba4ee6f-59a0-42b2-825e-1efb39667ff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba4ee6f-59a0-42b2-825e-1efb39667ff9/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">