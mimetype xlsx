--- v0 (2026-06-04)
+++ v1 (2026-09-24)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-6734/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6734/2025</t>
   </si>
   <si>
-    <t>Antun Pok Mije Kalajžić; JURJEVIĆ MIJO POK. IVANA; Josip Karolija Pok Miljenka; KALAJZIĆ CVITA IVKA POK. IVANA; KALAJZIĆ JURE POK. IVANA; KALAJZIĆ MARIJA Ž. ANTE; KALAJZIĆ PAVLE POK. ANTE; KALAJŽIĆ ANKA POK. ANTE; KALAJŽIĆ ANTE POK. ANTE 83129022411; KALAJŽIĆ MARIJA Ž. ANTE; KALAJŽIĆ MATE POK. MIJE; KALAJŽIĆ PAVAO POK. ANTE; KAROLIJA LUKA; KAROLIJA MATIJA LUKINA; KAROLIJA UD. IVKA; Mate Mijin Kalajžić; Mate Pok Mije Jalajžić; ROGOŠIĆ ANTE POK. JURE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dbc9ce8f-6505-4a65-8bc2-57c5f7859c24/dokumenti/preuzimanje</t>
+    <t>Antun Pok Mije Kalajžić; JURJEVIĆ MIJO POK. IVANA; Josip Karolija Pok Miljenka; KALAJZIĆ CVITA IVKA POK. IVANA; KALAJZIĆ JURE POK. IVANA; KALAJZIĆ MARIJA Ž. ANTE; KALAJZIĆ PAVLE POK. ANTE; KALAJŽIĆ ANKA POK. ANTE; KALAJŽIĆ MARIJA Ž. ANTE; KALAJŽIĆ MATE POK. MIJE; KALAJŽIĆ PAVAO POK. ANTE; KAROLIJA LUKA; KAROLIJA MATIJA LUKINA; KAROLIJA UD. IVKA; Mate Mijin Kalajžić; Mate Pok Mije Jalajžić; ROGOŠIĆ ANTE POK. JURE</t>
+  </si>
+  <si>
+    <t>22.09.2026. 14:50:50</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b7cadd-5c3c-4224-9fbd-db7879c4e04a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b7cadd-5c3c-4224-9fbd-db7879c4e04a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=6734&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>