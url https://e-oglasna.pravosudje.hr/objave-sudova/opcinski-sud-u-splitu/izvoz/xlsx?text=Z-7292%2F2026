--- v0 (2026-06-01)
+++ v1 (2026-09-27)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-7292/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7292/2026</t>
   </si>
   <si>
-    <t>Ana Žena Ivana Vojković; Anka Ud Petra Vojković; Ante Nikolin Vojković; Ante Stipanov Vojković-Čepo; Antica Pok Jakova Vojković-Špirion; Antica Žena Luke Roki; Franjka Udova Jakova Vojković-Livin; Franka Žene Tome Gabelić; Ivan Pok Bartula Vojković; Jakov Pok Petra Kordić; Jakov Stipanov Vojković-Čepo; Jasminka Iković 40042525751; Jela Udova Jakova Vojković; Jela Žena Jakova Vojković; Kata Žena Marja Stipčević; Katica Pok Jakova Vojković; Magda Žena Dinka Bralić; Marica Udova Borisa Krstulović; Marica Žena Mira Boban; Marijan Pok Ante Kordić; Mate Pok Mate Vojković; Mate Pok Mate Vojković; Mate Pok Mate Vojković; Meri Pok Jakova Vojković; Nela Žena Željka Petrać; Nikola Pok Petra Vojković; Pavle Nikolin Vojković; Petar Pok Mate Vojković; Petar Pok Petra Dorotić-Franin; Ređina Udova Ante Rođ Vojković Pok Petra Pinčetić; Roko Ivanov Vojković; Stipan Nikolin Vojković; Vicko Pok Jakova Vojković-Livin; Vid Pok Vida Žitković</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7fc6b12a-d14a-4af0-8650-83b83257a099</t>
+    <t>Meri Pok Jakova Kordić</t>
+  </si>
+  <si>
+    <t>26.09.2026. 15:34:55</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f726aa8-a56a-4a30-9b6e-ee8952c3b4b4</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7fc6b12a-d14a-4af0-8650-83b83257a099/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f726aa8-a56a-4a30-9b6e-ee8952c3b4b4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=7292&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>