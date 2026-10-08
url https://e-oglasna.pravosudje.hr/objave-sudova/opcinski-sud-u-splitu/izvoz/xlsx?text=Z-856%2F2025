--- v0 (2026-07-17)
+++ v1 (2026-10-08)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-856/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-856/2025</t>
   </si>
   <si>
-    <t>Ante Mladin; ERCEGOVIĆ ANTICA UD. MATE; ERICA MARIN POK. MATE; IVANIŠEVIĆ MARIJA POK. LUKE; IVANIŠEVIĆ NEDILJKA POK. LUKE; Ivanka Eta Bućan; KAPIĆ ANTE STIPIN; KAPIĆ FRANE POK. PETRA; KAPIĆ IVAN POK. MATE; KAPIĆ JURE FRANIN; KAPIĆ MATE POK. FILIPA; KAPIĆ VLADO FRANIN; MIHANOVIĆ BOŽANKA Ž. MIRKA; MUŠKE DJECE KAPIĆ MATE POK. FILIPA; Mate Franin Kapić; Nenad Pok Marina Tomić; TOMAŠ ANTE IVAN POK. IVANA; TOMAŠ IVAN POK. VLADIMIRA; TOMAŠ JOSIP POK. VLADIMIRA; TOMAŠ KATE Ž. FRANE; TOMAŠ MARIJA UD. ANTE; TOMAŠ VLADIMIR POK. RADOSLAVA; TOMAŠ ZVONIMIR POK. VLADIMIRA; ŠKARICA FRANE POK. LUKE; ŠKARICA STIPE POK. LUKE</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8057dc27-653d-4fcf-b2b0-00b2e3575275/dokumenti/preuzimanje</t>
+    <t>Bućan Ivanka Eta; ERCEGOVIĆ ANTICA UD. MATE; ERICA MARIN POK. MATE; IVANIŠEVIĆ MARIJA POK. LUKE; IVANIŠEVIĆ NEDILJKA POK. LUKE; KAPIĆ ANTE STIPIN; KAPIĆ FRANE POK. PETRA; KAPIĆ IVAN POK. MATE; KAPIĆ JURE FRANIN; KAPIĆ MATE POK. FILIPA; KAPIĆ VLADO FRANIN; Kapić Mate Franin; MIHANOVIĆ BOŽANKA Ž. MIRKA; MUŠKE DJECE KAPIĆ MATE POK. FILIPA; Mladin Ante; TOMAŠ ANTE IVAN POK. IVANA; TOMAŠ IVAN POK. VLADIMIRA; TOMAŠ JOSIP POK. VLADIMIRA; TOMAŠ KATE Ž. FRANE; TOMAŠ MARIJA UD. ANTE; TOMAŠ VLADIMIR POK. RADOSLAVA; TOMAŠ ZVONIMIR POK. VLADIMIRA; Tomaš Marija Rođ Mladin; Tomić Nenad Pok Marina; ŠKARICA FRANE POK. LUKE; ŠKARICA STIPE POK. LUKE</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:13:38</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba2d2e93-22f4-4651-a770-c08c04ceeead</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba2d2e93-22f4-4651-a770-c08c04ceeead/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=856&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>