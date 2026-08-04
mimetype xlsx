--- v0 (2026-06-06)
+++ v1 (2026-08-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-8835/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8835/2025</t>
   </si>
   <si>
     <t>BALDIĆ FELICIJO POK.JOSIPA, e oglasna ploča,; BALDIĆ IVAN POK.ANTE, e oglasna ploča,; BALDIĆ IVAN POK.JOSIPA, e oglasna ploča,; BALDIĆ ŠIMUN POK.ANTE, e oglasna ploča,; GRGOLJ KLARA Ž.STEVE, e oglasna ploča,; KLIŠKOVIĆ ANKA Ž.MILANA, e oglasna ploča,</t>
   </si>
   <si>
-    <t>25.05.2026. 09:35:01</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e873cc73-f695-40ed-93e7-780e46521530/dokumenti/preuzimanje</t>
+    <t>03.07.2026. 11:51:13</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d219c1d-cc42-43e1-9db4-29fa650e8d6a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d219c1d-cc42-43e1-9db4-29fa650e8d6a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=8835&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>